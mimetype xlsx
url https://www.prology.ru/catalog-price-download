--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Price" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Price'!$A$4:$G$280</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="633">
   <si>
-    <t>Прайс-лист на 29.04.2026 04:04</t>
+    <t>Прайс-лист на 13.06.2026 05:14</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
   <si>
     <t>Миниатюра</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Аксессуары</t>
   </si>
@@ -97,1254 +97,1254 @@
   <si>
     <t>PRISCOMA</t>
   </si>
   <si>
     <t>PROLOGY RA-110</t>
   </si>
   <si>
     <t>PRLRA110</t>
   </si>
   <si>
     <t>PROLOGY RVC-210</t>
   </si>
   <si>
     <t>камера заднего вида универсальная, врезная</t>
   </si>
   <si>
     <t>PRRVC210</t>
   </si>
   <si>
     <t>PROLOGY RVC-220</t>
   </si>
   <si>
     <t>PRRVC220</t>
   </si>
   <si>
+    <t>PROLOGY MICROPHONE 1.5m</t>
+  </si>
+  <si>
+    <t>внешний микрофон громкой связи и Bluetooth</t>
+  </si>
+  <si>
+    <t>PRMIC15M</t>
+  </si>
+  <si>
+    <t>PROLOGY MICROPHONE 3.0m</t>
+  </si>
+  <si>
+    <t>PRMIC30M</t>
+  </si>
+  <si>
+    <t>Пульт ДУ PROLOGY MPV-100/ 120/ 310</t>
+  </si>
+  <si>
+    <t>ИК-пульт дистанционного управления</t>
+  </si>
+  <si>
+    <t>PULTPRMPV</t>
+  </si>
+  <si>
+    <t>Пульт ДУ PROLOGY RC (CMX/GT)</t>
+  </si>
+  <si>
+    <t>PRRCCMXGT</t>
+  </si>
+  <si>
+    <t>PROLOGY AVM-500 AHD</t>
+  </si>
+  <si>
+    <t>Цветной широкоформатный монитор</t>
+  </si>
+  <si>
+    <t>PRAVM500AHD</t>
+  </si>
+  <si>
+    <t>PROLOGY ISO CONNECTORS MALE (РФ)-4</t>
+  </si>
+  <si>
+    <t>PRISCOMA-RF</t>
+  </si>
+  <si>
+    <t>PROLOGY RVC-100 AHD</t>
+  </si>
+  <si>
+    <t>камера заднего/переднего вида</t>
+  </si>
+  <si>
+    <t>PRRVC100AHD</t>
+  </si>
+  <si>
+    <t>PROLOGY RVC-130 AHD</t>
+  </si>
+  <si>
+    <t>PRRVC130AHD</t>
+  </si>
+  <si>
+    <t>PROLOGY RVC-110 AHD</t>
+  </si>
+  <si>
+    <t>камера заднего/переднего вида, врезная</t>
+  </si>
+  <si>
+    <t>PRRVC110AHD</t>
+  </si>
+  <si>
+    <t>PROLOGY RVC-190 AHD</t>
+  </si>
+  <si>
+    <t>PRRVC190AHD</t>
+  </si>
+  <si>
+    <t>PROLOGY RVC-200 AHD</t>
+  </si>
+  <si>
+    <t>камера заднего/переднего вида, универсальная</t>
+  </si>
+  <si>
+    <t>PRRVC200AHD</t>
+  </si>
+  <si>
+    <t>Пульт ДУ PROLOGY MPC-70/ 75/ 90/ 100/ 120</t>
+  </si>
+  <si>
+    <t>PULTPRMPC</t>
+  </si>
+  <si>
+    <t>Акустические системы</t>
+  </si>
+  <si>
+    <t>Стойки под акустику брендированные - KRAKEN by PROLOGY</t>
+  </si>
+  <si>
+    <t>комплект из 2 стоек под 8 динамиков 16,5 см (6,5 дюймов)</t>
+  </si>
+  <si>
+    <t>PRMH4937</t>
+  </si>
+  <si>
+    <t>PROLOGY RX-692 KRAKEN</t>
+  </si>
+  <si>
+    <t>двухполосная коаксиальная акустическая система</t>
+  </si>
+  <si>
+    <t>PRRX692</t>
+  </si>
+  <si>
+    <t>PROLOGY CX-130</t>
+  </si>
+  <si>
+    <t>PRCX130</t>
+  </si>
+  <si>
+    <t>PROLOGY CX-165</t>
+  </si>
+  <si>
+    <t>PRCX165</t>
+  </si>
+  <si>
+    <t>PROLOGY CX-65CS</t>
+  </si>
+  <si>
+    <t>двухполосная компонентная акустическая система</t>
+  </si>
+  <si>
+    <t>PRCX65CS</t>
+  </si>
+  <si>
+    <t>PROLOGY PX-165</t>
+  </si>
+  <si>
+    <t>PRPX165</t>
+  </si>
+  <si>
+    <t>PROLOGY PX-65CS</t>
+  </si>
+  <si>
+    <t>PRPX65CS</t>
+  </si>
+  <si>
+    <t>PROLOGY RX-165 KRAKEN</t>
+  </si>
+  <si>
+    <t>PRRX165</t>
+  </si>
+  <si>
+    <t>PROLOGY RX-65CS KRAKEN</t>
+  </si>
+  <si>
+    <t>PRRX65CS</t>
+  </si>
+  <si>
+    <t>PROLOGY PS-165 POSEIDON</t>
+  </si>
+  <si>
+    <t>PRPS165</t>
+  </si>
+  <si>
+    <t>PROLOGY PS-6 POSEIDON</t>
+  </si>
+  <si>
+    <t>PRPS6</t>
+  </si>
+  <si>
+    <t>PROLOGY CX-693</t>
+  </si>
+  <si>
+    <t>трёхполосная коаксиальная акустическая система</t>
+  </si>
+  <si>
+    <t>PRCX693</t>
+  </si>
+  <si>
+    <t>PROLOGY PX-692</t>
+  </si>
+  <si>
+    <t>PRPX692</t>
+  </si>
+  <si>
+    <t>PROLOGY RX-25S KRAKEN</t>
+  </si>
+  <si>
+    <t>ВЧ-динамики (твитеры)</t>
+  </si>
+  <si>
+    <t>PRRX25S</t>
+  </si>
+  <si>
+    <t>PROLOGY RX-25T KRAKEN</t>
+  </si>
+  <si>
+    <t>PRRX25T</t>
+  </si>
+  <si>
+    <t>PROLOGY RX-28T KRAKEN</t>
+  </si>
+  <si>
+    <t>PRRX28T</t>
+  </si>
+  <si>
+    <t>PROLOGY PS-25T POSEIDON</t>
+  </si>
+  <si>
+    <t>PRPS25T</t>
+  </si>
+  <si>
+    <t>PROLOGY PS-25B POSEIDON</t>
+  </si>
+  <si>
+    <t>PRPS25BP</t>
+  </si>
+  <si>
+    <t>PROLOGY SPL 165 KRAKEN</t>
+  </si>
+  <si>
+    <t>широкополосная акустическая система</t>
+  </si>
+  <si>
+    <t>PRKSPL165</t>
+  </si>
+  <si>
+    <t>PROLOGY SPL 200 KRAKEN</t>
+  </si>
+  <si>
+    <t>широкополосная акустическая система (Динамик - 1 шт.)</t>
+  </si>
+  <si>
+    <t>PRKSPL200</t>
+  </si>
+  <si>
+    <t>PROLOGY SL-130</t>
+  </si>
+  <si>
+    <t>PRSL130</t>
+  </si>
+  <si>
+    <t>PROLOGY SL-165</t>
+  </si>
+  <si>
+    <t>PRSL165</t>
+  </si>
+  <si>
+    <t>PROLOGY SL-692</t>
+  </si>
+  <si>
+    <t>PRSL692</t>
+  </si>
+  <si>
+    <t>PROLOGY SL-65 CS</t>
+  </si>
+  <si>
+    <t>PRSL65CS</t>
+  </si>
+  <si>
+    <t>PROLOGY SL-52 CS</t>
+  </si>
+  <si>
+    <t>PRSL52CS</t>
+  </si>
+  <si>
+    <t>PROLOGY CX-100</t>
+  </si>
+  <si>
+    <t>PRCX100</t>
+  </si>
+  <si>
+    <t>Архив моделей</t>
+  </si>
+  <si>
+    <t>PROLOGY iReg-7050SHD GPS</t>
+  </si>
+  <si>
+    <t>видеорегистратор со встроенным программным радар-детектором</t>
+  </si>
+  <si>
+    <t>PRI7050SHDGPS</t>
+  </si>
+  <si>
+    <t>PROLOGY iReg-5150 GPS</t>
+  </si>
+  <si>
+    <t>видеорегистратор</t>
+  </si>
+  <si>
+    <t>PRIREG5150GPS</t>
+  </si>
+  <si>
+    <t>PROLOGY iReg-6250GPS</t>
+  </si>
+  <si>
+    <t>PRIREG6250GPS</t>
+  </si>
+  <si>
+    <t>PROLOGY iReg-6550HD GPS</t>
+  </si>
+  <si>
+    <t>PRI6550HDGPS</t>
+  </si>
+  <si>
+    <t>PROLOGY MPV-430</t>
+  </si>
+  <si>
+    <t>мультимедийный центр</t>
+  </si>
+  <si>
+    <t>PRMPV430</t>
+  </si>
+  <si>
+    <t>PROLOGY iScan-5050</t>
+  </si>
+  <si>
+    <t>радар-детектор (антирадар)</t>
+  </si>
+  <si>
+    <t>PRISCAN5050</t>
+  </si>
+  <si>
+    <t>PROLOGY DVD-350U</t>
+  </si>
+  <si>
+    <t>CREDIT CARD REMOTE CONTROL пульт дистанционный</t>
+  </si>
+  <si>
+    <t>PRDVD350U</t>
+  </si>
+  <si>
+    <t>PROLOGY MPC-64ATW</t>
+  </si>
+  <si>
+    <t>мультимедийный навигационный центр</t>
+  </si>
+  <si>
+    <t>PRMPC64ATW</t>
+  </si>
+  <si>
+    <t>PROLOGY MPC-62AT</t>
+  </si>
+  <si>
+    <t>PRMPC62AT</t>
+  </si>
+  <si>
+    <t>PROLOGY MDN-2670TVR</t>
+  </si>
+  <si>
+    <t>PRMDN2670TVR</t>
+  </si>
+  <si>
+    <t>PROLOGY MDN-2680TVR</t>
+  </si>
+  <si>
+    <t>PRMDN2680TVR</t>
+  </si>
+  <si>
+    <t>PROLOGY MDN-1715TVR</t>
+  </si>
+  <si>
+    <t>PRMDN1715TVR</t>
+  </si>
+  <si>
+    <t>PROLOGY MDN-1725TVR</t>
+  </si>
+  <si>
+    <t>PRMDN1725TVR</t>
+  </si>
+  <si>
+    <t>PROLOGY MDN-1725T</t>
+  </si>
+  <si>
+    <t>PRMDN1725T</t>
+  </si>
+  <si>
+    <t>PROLOGY MDN-2680T</t>
+  </si>
+  <si>
+    <t>PRMDN2680T</t>
+  </si>
+  <si>
+    <t>PROLOGY MDN-2670T</t>
+  </si>
+  <si>
+    <t>PRMDN2670T</t>
+  </si>
+  <si>
+    <t>PROLOGY MDN-1715T</t>
+  </si>
+  <si>
+    <t>PRMDN1715T</t>
+  </si>
+  <si>
+    <t>PROLOGY MDN-2745T</t>
+  </si>
+  <si>
+    <t>PRMDN2745T</t>
+  </si>
+  <si>
+    <t>PROLOGY MDN-270T</t>
+  </si>
+  <si>
+    <t>PRMDN270T</t>
+  </si>
+  <si>
+    <t>PROLOGY MDN-2740T</t>
+  </si>
+  <si>
+    <t>PRMDN2740T</t>
+  </si>
+  <si>
+    <t>PROLOGY DVS-2140</t>
+  </si>
+  <si>
+    <t>PRDVS2140</t>
+  </si>
+  <si>
+    <t>PROLOGY MDN-2660T</t>
+  </si>
+  <si>
+    <t>PRMDN2660T</t>
+  </si>
+  <si>
+    <t>PROLOGY MDN-2640T</t>
+  </si>
+  <si>
+    <t>PRMDN2640T</t>
+  </si>
+  <si>
+    <t>PROLOGY MDD-724TS</t>
+  </si>
+  <si>
+    <t>PRMDD724TS</t>
+  </si>
+  <si>
+    <t>PROLOGY MDD-719TS</t>
+  </si>
+  <si>
+    <t>PRMDD719TS</t>
+  </si>
+  <si>
+    <t>PROLOGY DVS-2145</t>
+  </si>
+  <si>
+    <t>PRDVS2145</t>
+  </si>
+  <si>
+    <t>PROLOGY DVS-2135</t>
+  </si>
+  <si>
+    <t>PRDVS2135</t>
+  </si>
+  <si>
+    <t>PROLOGY DVS-270</t>
+  </si>
+  <si>
+    <t>PRDVS270</t>
+  </si>
+  <si>
+    <t>PROLOGY DVS-290</t>
+  </si>
+  <si>
+    <t>PRDVS290</t>
+  </si>
+  <si>
+    <t>PROLOGY MDD-740</t>
+  </si>
+  <si>
+    <t>PRMDD740</t>
+  </si>
+  <si>
+    <t>PROLOGY MDD-745</t>
+  </si>
+  <si>
+    <t>PRMDD745</t>
+  </si>
+  <si>
+    <t>PROLOGY MDD-70</t>
+  </si>
+  <si>
+    <t>PRMDD70</t>
+  </si>
+  <si>
+    <t>PROLOGY DVS-260</t>
+  </si>
+  <si>
+    <t>PRDVS260</t>
+  </si>
+  <si>
+    <t>PROLOGY DVS-1440</t>
+  </si>
+  <si>
+    <t>PRDVS1440</t>
+  </si>
+  <si>
+    <t>PROLOGY DVS-1375T</t>
+  </si>
+  <si>
+    <t>PRDVS1375T</t>
+  </si>
+  <si>
+    <t>PROLOGY DVS-240</t>
+  </si>
+  <si>
+    <t>PRDVS240</t>
+  </si>
+  <si>
+    <t>PROLOGY DVS-1365</t>
+  </si>
+  <si>
+    <t>PRDVS1365</t>
+  </si>
+  <si>
+    <t>PROLOGY DVS-1120</t>
+  </si>
+  <si>
+    <t>PRDVS1120</t>
+  </si>
+  <si>
+    <t>PROLOGY DVD-2050U dvd</t>
+  </si>
+  <si>
+    <t>ресивер</t>
+  </si>
+  <si>
+    <t>PRDVD2050U</t>
+  </si>
+  <si>
+    <t>PROLOGY DVD-2020U dvd</t>
+  </si>
+  <si>
+    <t>PRDVD2020U</t>
+  </si>
+  <si>
+    <t>PROLOGY DVS-1140</t>
+  </si>
+  <si>
+    <t>PRDVS1140</t>
+  </si>
+  <si>
+    <t>PROLOGY CMD-250UR</t>
+  </si>
+  <si>
+    <t>fm/укв cd/mp3 usb ресивер</t>
+  </si>
+  <si>
+    <t>PRCMD250UR</t>
+  </si>
+  <si>
+    <t>PROLOGY CMD-230UR</t>
+  </si>
+  <si>
+    <t>cd/mp3 ресивер</t>
+  </si>
+  <si>
+    <t>PRCMD230UR</t>
+  </si>
+  <si>
+    <t>PROLOGY DVD-360U dvd</t>
+  </si>
+  <si>
+    <t>проигрыватель</t>
+  </si>
+  <si>
+    <t>PRDVD360U</t>
+  </si>
+  <si>
+    <t>PROLOGY MCA-1070U cd/mp3</t>
+  </si>
+  <si>
+    <t>PRMCA1070U</t>
+  </si>
+  <si>
+    <t>PROLOGY MCA-1050U cd/mp3</t>
+  </si>
+  <si>
+    <t>PRMCA1050U</t>
+  </si>
+  <si>
+    <t>PROLOGY DVU-1320</t>
+  </si>
+  <si>
+    <t>PRDVU1320</t>
+  </si>
+  <si>
+    <t>PROLOGY MCT-410U cd/mp3</t>
+  </si>
+  <si>
+    <t>PRMCT410U</t>
+  </si>
+  <si>
+    <t>PROLOGY DVU-1330</t>
+  </si>
+  <si>
+    <t>PRDVU1330</t>
+  </si>
+  <si>
+    <t>PROLOGY CMD-190U</t>
+  </si>
+  <si>
+    <t>PRCMD190U</t>
+  </si>
+  <si>
+    <t>PROLOGY CMD-185U</t>
+  </si>
+  <si>
+    <t>PRCMD185U</t>
+  </si>
+  <si>
+    <t>PROLOGY CMD-160U</t>
+  </si>
+  <si>
+    <t>PRCMD160U</t>
+  </si>
+  <si>
+    <t>PROLOGY MCA-1080U</t>
+  </si>
+  <si>
+    <t>fm/укв cd/mp3 sd/usb ресивер</t>
+  </si>
+  <si>
+    <t>PRMCA1080U</t>
+  </si>
+  <si>
+    <t>PROLOGY MCA-1060U</t>
+  </si>
+  <si>
+    <t>PRMCA1060U</t>
+  </si>
+  <si>
+    <t>PROLOGY MCA-1015U cd/mp3</t>
+  </si>
+  <si>
+    <t>PRMCA1015U</t>
+  </si>
+  <si>
+    <t>PROLOGY CMD-170U</t>
+  </si>
+  <si>
+    <t>PRCMD170U</t>
+  </si>
+  <si>
+    <t>PROLOGY MCA-1020U cd/mp3</t>
+  </si>
+  <si>
+    <t>PRMCA1020U</t>
+  </si>
+  <si>
+    <t>PROLOGY MCH-375U cd/mp3</t>
+  </si>
+  <si>
+    <t>PRMCH375U</t>
+  </si>
+  <si>
+    <t>PROLOGY MCH-395U cd/mp3</t>
+  </si>
+  <si>
+    <t>PRMCH395U</t>
+  </si>
+  <si>
+    <t>PROLOGY MCH-385U cd/mp3</t>
+  </si>
+  <si>
+    <t>PRMCH385U</t>
+  </si>
+  <si>
+    <t>PROLOGY MCH-390U cd/mp3</t>
+  </si>
+  <si>
+    <t>PRMCH390U</t>
+  </si>
+  <si>
+    <t>PROLOGY CMU-620</t>
+  </si>
+  <si>
+    <t>fm/укв sd/usb ресивер</t>
+  </si>
+  <si>
+    <t>PRCMU620</t>
+  </si>
+  <si>
+    <t>PROLOGY CMU-520</t>
+  </si>
+  <si>
+    <t>FM/УКВ SD/USB ресивер</t>
+  </si>
+  <si>
+    <t>PRCMU520</t>
+  </si>
+  <si>
+    <t>PROLOGY CMU-500</t>
+  </si>
+  <si>
+    <t>PRCMU500</t>
+  </si>
+  <si>
+    <t>PROLOGY CMU-306</t>
+  </si>
+  <si>
+    <t>PRCMU306</t>
+  </si>
+  <si>
+    <t>PROLOGY CMU-301</t>
+  </si>
+  <si>
+    <t>PRCMU301</t>
+  </si>
+  <si>
+    <t>PROLOGY CMU-307</t>
+  </si>
+  <si>
+    <t>PRCMU307</t>
+  </si>
+  <si>
+    <t>PROLOGY CMU-303</t>
+  </si>
+  <si>
+    <t>PRCMU303</t>
+  </si>
+  <si>
+    <t>PROLOGY DVS-265T</t>
+  </si>
+  <si>
+    <t>PRDVS265T</t>
+  </si>
+  <si>
+    <t>PROLOGY DVS-2310</t>
+  </si>
+  <si>
+    <t>PRDVS2310</t>
+  </si>
+  <si>
+    <t>PROLOGY DVU-710</t>
+  </si>
+  <si>
+    <t>PRDVU710</t>
+  </si>
+  <si>
+    <t>PROLOGY MDD-720</t>
+  </si>
+  <si>
+    <t>PRMDD720</t>
+  </si>
+  <si>
+    <t>PROLOGY MDN-2770</t>
+  </si>
+  <si>
+    <t>PRMDN2770</t>
+  </si>
+  <si>
+    <t>PROLOGY MDN-2772</t>
+  </si>
+  <si>
+    <t>PRMDN2772</t>
+  </si>
+  <si>
+    <t>PROLOGY MDN-2800</t>
+  </si>
+  <si>
+    <t>PRMDN2800</t>
+  </si>
+  <si>
+    <t>PROLOGY MDN-2820T</t>
+  </si>
+  <si>
+    <t>PRMDN2820T</t>
+  </si>
+  <si>
+    <t>PROLOGY MDN-2820TVR</t>
+  </si>
+  <si>
+    <t>PRMDN2820TVR</t>
+  </si>
+  <si>
+    <t>PROLOGY MDN-2900TVR</t>
+  </si>
+  <si>
+    <t>PRMDN2900TVR</t>
+  </si>
+  <si>
+    <t>PROLOGY DVU-1270</t>
+  </si>
+  <si>
+    <t>PRDVU1270</t>
+  </si>
+  <si>
+    <t>PROLOGY DNU-2630</t>
+  </si>
+  <si>
+    <t>PRDNU2630</t>
+  </si>
+  <si>
+    <t>PROLOGY DVS-2300</t>
+  </si>
+  <si>
+    <t>PRDVS2300</t>
+  </si>
+  <si>
+    <t>PROLOGY DVU-600</t>
+  </si>
+  <si>
+    <t>PRDVU600</t>
+  </si>
+  <si>
+    <t>PROLOGY DVU-700</t>
+  </si>
+  <si>
+    <t>PRDVU700</t>
+  </si>
+  <si>
+    <t>PROLOGY MDN-1710T</t>
+  </si>
+  <si>
+    <t>PRMDN1710T</t>
+  </si>
+  <si>
+    <t>PROLOGY iOne-1000</t>
+  </si>
+  <si>
+    <t>видеорегистратор с радар-детектором (антирадаром)</t>
+  </si>
+  <si>
+    <t>PRIONE1000</t>
+  </si>
+  <si>
+    <t>PROLOGY iReg-7230HD</t>
+  </si>
+  <si>
+    <t>PRIREG7230HD</t>
+  </si>
+  <si>
+    <t>PROLOGY iReg-7250SHD</t>
+  </si>
+  <si>
+    <t>PRIREG7250SHD</t>
+  </si>
+  <si>
+    <t>PROLOGY iReg-7270SHD</t>
+  </si>
+  <si>
+    <t>PRIREG7270SHD</t>
+  </si>
+  <si>
+    <t>PROLOGY MDN-1720</t>
+  </si>
+  <si>
+    <t>PRMDN1720</t>
+  </si>
+  <si>
+    <t>PROLOGY MDN-1730T</t>
+  </si>
+  <si>
+    <t>PRMDN1730T</t>
+  </si>
+  <si>
+    <t>PROLOGY MPC-65AW</t>
+  </si>
+  <si>
+    <t>PRMPC65AW</t>
+  </si>
+  <si>
+    <t>PROLOGY iReg-7330HD</t>
+  </si>
+  <si>
+    <t>PRIREG7330HD</t>
+  </si>
+  <si>
+    <t>PROLOGY iReg-7350SHD</t>
+  </si>
+  <si>
+    <t>PRIREG7350SHD</t>
+  </si>
+  <si>
+    <t>PROLOGY iReg-7570SHD</t>
+  </si>
+  <si>
+    <t>видеорегистратор с GPS со встроенным программным радар-детектором</t>
+  </si>
+  <si>
+    <t>PRIREG7570SHD</t>
+  </si>
+  <si>
+    <t>PROLOGY iReg-4000HD</t>
+  </si>
+  <si>
+    <t>PRIREG4000HD</t>
+  </si>
+  <si>
+    <t>PROLOGY iOne-2500</t>
+  </si>
+  <si>
+    <t>PRIONE2500</t>
+  </si>
+  <si>
+    <t>PROLOGY MPN-D500</t>
+  </si>
+  <si>
+    <t>PRMPND500</t>
+  </si>
+  <si>
+    <t>PROLOGY MLD-150</t>
+  </si>
+  <si>
+    <t>PRMLD150</t>
+  </si>
+  <si>
+    <t>PROLOGY MPV-110</t>
+  </si>
+  <si>
+    <t>PRMPV110</t>
+  </si>
+  <si>
+    <t>PROLOGY Retro ONE</t>
+  </si>
+  <si>
+    <t>FM/УКВ SD/USB ресивер c CD диском</t>
+  </si>
+  <si>
+    <t>PRRETROONE</t>
+  </si>
+  <si>
+    <t>PROLOGY CMX-100</t>
+  </si>
+  <si>
+    <t>FM SD/USB ресивер</t>
+  </si>
+  <si>
+    <t>PRCMX100</t>
+  </si>
+  <si>
+    <t>PROLOGY iReg Black</t>
+  </si>
+  <si>
+    <t>видеорегистратор с Wi-Fi</t>
+  </si>
+  <si>
+    <t>PRIREGBLACK</t>
+  </si>
+  <si>
+    <t>PROLOGY iReg Quad HD</t>
+  </si>
+  <si>
+    <t>PRIREGQUADHD</t>
+  </si>
+  <si>
+    <t>PROLOGY CMX-120</t>
+  </si>
+  <si>
+    <t>PRCMX120</t>
+  </si>
+  <si>
+    <t>PROLOGY CMX-140</t>
+  </si>
+  <si>
+    <t>PRCMX140</t>
+  </si>
+  <si>
+    <t>PROLOGY CMX-150</t>
+  </si>
+  <si>
+    <t>PRCMX150</t>
+  </si>
+  <si>
+    <t>PROLOGY CMX-200</t>
+  </si>
+  <si>
+    <t>FM SD/USB ресивер с Bluetooth</t>
+  </si>
+  <si>
+    <t>PRCMX200</t>
+  </si>
+  <si>
+    <t>PROLOGY MPN-450</t>
+  </si>
+  <si>
+    <t>PRMPN450</t>
+  </si>
+  <si>
+    <t>PROLOGY CMX-130</t>
+  </si>
+  <si>
+    <t>PRCMX130</t>
+  </si>
+  <si>
+    <t>PROLOGY MPV-400</t>
+  </si>
+  <si>
+    <t>PRMPV400</t>
+  </si>
+  <si>
+    <t>PROLOGY DVU-800</t>
+  </si>
+  <si>
+    <t>PRDVU800</t>
+  </si>
+  <si>
+    <t>PROLOGY DVU-750</t>
+  </si>
+  <si>
+    <t>PRDVU750</t>
+  </si>
+  <si>
+    <t>PROLOGY MPC-50</t>
+  </si>
+  <si>
+    <t>PRMPC50</t>
+  </si>
+  <si>
+    <t>PROLOGY DNU-2660</t>
+  </si>
+  <si>
+    <t>PRDNU2660</t>
+  </si>
+  <si>
+    <t>PROLOGY MDN-2775</t>
+  </si>
+  <si>
+    <t>PRMDN2775</t>
+  </si>
+  <si>
+    <t>PROLOGY MPA-700</t>
+  </si>
+  <si>
+    <t>PRMPA700</t>
+  </si>
+  <si>
+    <t>PROLOGY iReg Micro</t>
+  </si>
+  <si>
+    <t>PRIREGMICRO</t>
+  </si>
+  <si>
+    <t>PROLOGY MPN-D510</t>
+  </si>
+  <si>
+    <t>PRMPND510</t>
+  </si>
+  <si>
+    <t>PROLOGY iScan-3050</t>
+  </si>
+  <si>
+    <t>PRISCAN3050</t>
+  </si>
+  <si>
+    <t>PROLOGY iScan-3060</t>
+  </si>
+  <si>
+    <t>PRISCAN3060</t>
+  </si>
+  <si>
+    <t>PROLOGY DNU-2650</t>
+  </si>
+  <si>
+    <t>PRDNU2650</t>
+  </si>
+  <si>
+    <t>PROLOGY iReg Micro Lite</t>
+  </si>
+  <si>
+    <t>PRIREGMICROLITE</t>
+  </si>
+  <si>
+    <t>PROLOGY MDD-716</t>
+  </si>
+  <si>
+    <t>PRMDD716</t>
+  </si>
+  <si>
+    <t>PROLOGY iOne-900</t>
+  </si>
+  <si>
+    <t>PRIONE900</t>
+  </si>
+  <si>
+    <t>PROLOGY iOne-1100</t>
+  </si>
+  <si>
+    <t>PRIONE1100</t>
+  </si>
+  <si>
+    <t>PROLOGY SMP-300</t>
+  </si>
+  <si>
+    <t>FM / USB ресивер с Bluetooth и магнитным держателем для смартфона</t>
+  </si>
+  <si>
+    <t>PRSMP300</t>
+  </si>
+  <si>
+    <t>PROLOGY MPC-55</t>
+  </si>
+  <si>
+    <t>мультимедийный навигационный центр на ANDROID 8.1</t>
+  </si>
+  <si>
+    <t>PRMPC55</t>
+  </si>
+  <si>
+    <t>PROLOGY MPV-100</t>
+  </si>
+  <si>
+    <t>PRMPV100</t>
+  </si>
+  <si>
+    <t>PROLOGY MPN-350</t>
+  </si>
+  <si>
+    <t>PRMPN350</t>
+  </si>
+  <si>
+    <t>PROLOGY MPN-520</t>
+  </si>
+  <si>
+    <t>PRMPN520</t>
+  </si>
+  <si>
+    <t>PROLOGY MPC-70</t>
+  </si>
+  <si>
+    <t>мультимедийный навигационный центр на ANDROID 9</t>
+  </si>
+  <si>
+    <t>PRMPC70</t>
+  </si>
+  <si>
+    <t>PROLOGY iOne-2000</t>
+  </si>
+  <si>
+    <t>PRIONE2000</t>
+  </si>
+  <si>
+    <t>PROLOGY MPC-120 DSP</t>
+  </si>
+  <si>
+    <t>мультимедийный навигационный центр на ANDROID 9.0</t>
+  </si>
+  <si>
+    <t>PRMPC120DSP</t>
+  </si>
+  <si>
+    <t>PROLOGY MPC-110 DSP</t>
+  </si>
+  <si>
+    <t>мультимедийный навигационный центр на ANDROID 8.0</t>
+  </si>
+  <si>
+    <t>PRMPC110DSP</t>
+  </si>
+  <si>
+    <t>PROLOGY VX-750</t>
+  </si>
+  <si>
+    <t>видеорегистратор с  GPS-радар-детектором (антирадаром)</t>
+  </si>
+  <si>
+    <t>PRVX750</t>
+  </si>
+  <si>
+    <t>PROLOGY iOne-3000</t>
+  </si>
+  <si>
+    <t>видеорегистратор с радар-детектором (антирадаром) и искусственным интеллектом AI</t>
+  </si>
+  <si>
+    <t>PRIONE3000</t>
+  </si>
+  <si>
+    <t>PROLOGY iOne-3500</t>
+  </si>
+  <si>
+    <t>видеорегистратор с радар-детектором (антирадаром)  и искусственным интеллектом AI / Wi-Fi</t>
+  </si>
+  <si>
+    <t>PRIONE3500</t>
+  </si>
+  <si>
+    <t>PROLOGY MPC-90</t>
+  </si>
+  <si>
+    <t>PRMPC90</t>
+  </si>
+  <si>
+    <t>PROLOGY MPC-75</t>
+  </si>
+  <si>
+    <t>PRMPC75</t>
+  </si>
+  <si>
+    <t>PROLOGY VX-D350</t>
+  </si>
+  <si>
+    <t>двухканальный видеорегистратор</t>
+  </si>
+  <si>
+    <t>PRVX350</t>
+  </si>
+  <si>
     <t>PROLOGY RFC-200</t>
   </si>
   <si>
     <t>камера в рамке номерного знака</t>
   </si>
   <si>
     <t>PRRFC200</t>
-  </si>
-[...1195 lines deleted...]
-    <t>PRVX350</t>
   </si>
   <si>
     <t>PROLOGY MPC-140 DSP</t>
   </si>
   <si>
     <t>PRMPC140DSP</t>
   </si>
   <si>
     <t>Головные устройства</t>
   </si>
   <si>
     <t>PROLOGY MPV-310</t>
   </si>
   <si>
     <t>PRMPV310</t>
   </si>
   <si>
     <t>PROLOGY CMX-210</t>
   </si>
   <si>
     <t>FM/SD/USB ресивер с Bluetooth</t>
   </si>
   <si>
     <t>PRCMX210</t>
   </si>
@@ -2325,51 +2325,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ra-100-kraken_id1174_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ra-100-kraken_id1174_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1174" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ra-120-antenna_id1287_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ra-120-antenna_id1287_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1287" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ra-121_id1575_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ra-121_id1575_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ra-121" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-iso-connectors-male-6_id1440_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-iso-connectors-male-6_id1440_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-iso-connectors-male" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ra-110_id1576_3.png" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ra-110_id1576_3.png" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ra-110" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rvc-210_id1447_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rvc-210_id1447_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rvc-210" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rvc-220_id1448_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rvc-220_id1448_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rvc-220" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rfc-200_id1442_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rfc-200_id1442_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rfc-200" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-microphone-15m_id1487_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-microphone-15m_id1487_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-microphone-15m" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-microphone-30m_id1488_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-microphone-30m_id1488_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-microphone-30m" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/pult-du-prology-mpv-100-120-310_id1627_2.png" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_pult-du-prology-mpv-100-120-310_id1627_2.png" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/remote-control-for-prology-mpv-100-120-310" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/new-item_id1583_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/thumbs/t_new-item_id1583_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/remote-control-for-prology" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-avm-500-ahd_id1586_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-avm-500-ahd_id1586_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-avm-500-ahd" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/prology-iso-connectors-male-rf-4_id1589_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/thumbs/t_prology-iso-connectors-male-rf-4_id1589_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-iso-connectors-male-rf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rvc-100_id1450_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rvc-100_id1450_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rvc-100-ahd" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rvc-130_id1322_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rvc-130_id1322_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rvc-130-ahd" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rvc-110_id1320_9.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rvc-110_id1320_9.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rvc-110-ahd" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rvc-190_id1446_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rvc-190_id1446_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rvc-190-ahd" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rvc-200_id1416_10.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rvc-200_id1416_10.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rvc-200-ahd" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/pult-du-prology-mpc-70-75-90-100-120_id1628_2.webp" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_pult-du-prology-mpc-70-75-90-100-120_id1628_2.webp" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/remote-control-for-prology-mpc-70-75-90-100-120" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/stoika-pod-akustiku-brendirovannaya-kraken-by-prology_id1514_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_stoika-pod-akustiku-brendirovannaya-kraken-by-prology_id1514_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-acoustics-stands-4937" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/new-item_id1512_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/thumbs/t_new-item_id1512_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rx-692" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cx-130_id1474_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cx-130_id1474_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cx-130" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cx-165_id1475_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cx-165_id1475_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cx-165" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cx-65cs_id1476_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cx-65cs_id1476_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cx-65-cs" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-px-165_id1478_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-px-165_id1478_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-px-165" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-px-65cs_id1479_11.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-px-65cs_id1479_11.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-px-65-cs" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rx-165-kraken_id1480_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rx-165-kraken_id1480_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rx-165" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rx-65cs-kraken_id1481_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rx-65cs-kraken_id1481_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rx-65-cs" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ps-165_id1562_7.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ps-165_id1562_7.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ps-165" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ps-6_id1563_8.png" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ps-6_id1563_8.png" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ps-6" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cx-693_id1564_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cx-693_id1564_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cx-693" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-px-692_id1565_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-px-692_id1565_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-px-692" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rx-25s-kraken_id1566_7.png" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rx-25s-kraken_id1566_7.png" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rx-25s" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rx-25t-kraken_id1599_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rx-25t-kraken_id1599_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rx-25t" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rx-28t-kraken_id1600_10.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rx-28t-kraken_id1600_10.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rx-28t" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ps-25t-poseidon_id1601_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ps-25t-poseidon_id1601_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ps-25t-poseidon" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ps-25b-poseidon_id1602_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ps-25b-poseidon_id1602_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ps-25b-poseidon" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-spl-165-kraken_id1603_10.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-spl-165-kraken_id1603_10.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-kraken-spl-165" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-spl-200-kraken_id1604_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-spl-200-kraken_id1604_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-spl-200-kraken" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-sl-130_id1606_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-sl-130_id1606_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-sl-130" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-sl-165_id1607_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-sl-165_id1607_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-sl-165" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-sl-692_id1608_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-sl-692_id1608_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-sl-692" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-sl-65-cs_id1609_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-sl-65-cs_id1609_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-sl-65-cs" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-sl-52-cs_id1610_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-sl-52-cs_id1610_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-sl-52-cs" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cx-100_id1630_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cx-100_id1630_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cx-100" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ireg-7050shd-gps_id8_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ireg-7050shd-gps_id8_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/10" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Copy-iReg_5150_GPS_Kamera.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Copy-iReg_5150_GPS_Kamera.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/12" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_iReg-6250GPS_Rakurs_Lens_-_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_iReg-6250GPS_Rakurs_Lens_-_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/16" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/iReg-6550HD_GPS_rakurs_lens.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/iReg-6550HD_GPS_rakurs_lens.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/18" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpv-430_id1318_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpv-430_id1318_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpv-430-1318" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-iscan-5050_id324_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-iscan-5050_id324_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/450" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-dvd-350u-credit-card-remote-control_id237_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-dvd-350u-credit-card-remote-control_id237_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/237" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Copy-Prology_MPC-62AT_1000.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Copy-Prology_MPC-62AT_1000.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/264" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MPC-62AT_modify.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MPC-62AT_modify.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/265" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-2670TVR.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-2670TVR.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/266" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-2680TVR.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-2680TVR.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/267" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-1715TVR.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-1715TVR.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/268" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-1725TVR.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-1725TVR.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/269" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-1725T.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-1725T.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/270" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2680T_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2680T_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/271" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2670T_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2670T_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/272" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-1715T.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-1715T.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/273" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2745T_rakurs_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2745T_rakurs_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/274" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-270T_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-270T_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/275" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2740-New.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2740-New.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/276" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/side-small.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/side-small.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/277" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2660T.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2660T.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/278" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2640T-small.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2640T-small.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/279" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDD-724TS_front-4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDD-724TS_front-4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/280" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDD719TS_rakurst_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDD719TS_rakurst_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/281" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Copy-Copy-Prology_MDN-2145T-rakurs_copy.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Copy-Copy-Prology_MDN-2145T-rakurs_copy.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/282" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology-MDN-2135-rakurs_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology-MDN-2135-rakurs_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/283" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-270_otrisovka-final.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-270_otrisovka-final.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/284" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-290-final_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-290-final_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/287" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDD-740_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDD-740_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/288" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDD-745_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDD-745_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/289" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDD-70_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDD-70_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/290" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-260-rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-260-rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/291" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-dvs-1440_id292_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-dvs-1440_id292_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/292" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-1375T_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-1375T_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/293" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-240-final_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-240-final_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/294" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology-DVS-1365.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology-DVS-1365.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/295" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVR-1120_UNIT_PIC_Y_110517.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVR-1120_UNIT_PIC_Y_110517.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/296" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_DVD-2050U_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_DVD-2050U_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/297" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVD-2020U_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVD-2020U_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/298" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-1140.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-1140.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/299" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/03126c4d22c1a070bc1b4a1dd2a36724.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/03126c4d22c1a070bc1b4a1dd2a36724.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/300" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_CMD-230UR-2_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_CMD-230UR-2_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/301" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/7f44951b68dc32e40d4288eb428277e1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/7f44951b68dc32e40d4288eb428277e1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/302" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/f5b72a687daf98d7c196f714408a3e4d.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/f5b72a687daf98d7c196f714408a3e4d.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/303" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/e98e41d32bf3a3327658a323c6f3af07.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/e98e41d32bf3a3327658a323c6f3af07.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/304" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVU-1320_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVU-1320_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/305" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mct-410u_id306_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mct-410u_id306_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/306" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVU-1330-rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVU-1330-rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/307" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_CMD_190U_silkprint_end.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_CMD_190U_silkprint_end.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/308" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/CMD-185_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/CMD-185_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/309" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/CMD-160U_silkprint.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/CMD-160U_silkprint.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/310" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MCA-1080U_green_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MCA-1080U_green_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/311" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MCA-1060U_red_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MCA-1060U_red_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/312" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MCA-1015U_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MCA-1015U_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/313" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_CMD_170U_front_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_CMD_170U_front_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/314" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/373d145adba07c22c663c07c0c0e70fa.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/373d145adba07c22c663c07c0c0e70fa.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/315" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/small-MCH-375U.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/small-MCH-375U.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/316" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/6b4223b962a003fbe66e1ed561ef84c4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/6b4223b962a003fbe66e1ed561ef84c4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/317" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MCH-385U_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MCH-385U_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/318" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/53f155307ebb98a5f34911b43fc23daf.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/53f155307ebb98a5f34911b43fc23daf.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/319" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/CMU-620-1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/CMU-620-1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/320" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmu-520_id254_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmu-520_id254_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/321" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmu-500_id255_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmu-500_id255_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/322" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmu-306_id256_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmu-306_id256_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/323" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmu-301_id257_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmu-301_id257_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/324" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_CMU-307-rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_CMU-307-rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/325" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmu-303_id259_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmu-303_id259_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/326" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-dvs-265t_id262_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-dvs-265t_id262_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/331" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-2310_rakurs1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-2310_rakurs1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/388" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_DVU-710_rakurs1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_DVU-710_rakurs1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/389" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mdd-720_id266_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mdd-720_id266_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/390" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2770_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2770_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/391" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2772_rakurs1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2772_rakurs1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/392" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-2800_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-2800_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/393" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2820T_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2820T_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/394" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2820TVR_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2820TVR_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/395" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2900TVR_rakurs1_blue.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2900TVR_rakurs1_blue.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/396" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Copy-Prology_DVU-1270_rakurs-02.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Copy-Prology_DVU-1270_rakurs-02.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/397" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-dnu-2630_id276_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-dnu-2630_id276_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/402" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-2300_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-2300_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/403" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-dvu-600_id278_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-dvu-600_id278_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/404" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_DVU-700_rakurs.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_DVU-700_rakurs.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/446" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-1710T_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-1710T_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/447" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ione-1000_id322_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ione-1000_id322_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/448" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/iReg-7230SHD_lens_rakurs1_grey.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/iReg-7230SHD_lens_rakurs1_grey.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/453" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/iReg-7250SHD_lens_rakurs1_grey.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/iReg-7250SHD_lens_rakurs1_grey.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/454" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ireg-7270shd_id329_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ireg-7270shd_id329_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/455" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-1720_rakurs1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-1720_rakurs1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1031" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-1730T_rakurs1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-1730T_rakurs1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1032" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpc-65aw_id342_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpc-65aw_id342_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1033" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ireg-7330hd_id343_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ireg-7330hd_id343_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1034" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ireg-7350shd_id344_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ireg-7350shd_id344_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1035" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ireg-7570shd_id345_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ireg-7570shd_id345_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1036" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/registrator_4000_HD__.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/registrator_4000_HD__.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1037" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ione-2500_id1415_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ione-2500_id1415_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ione-2500" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpn-d500-multimediinii-navigacionnii-centr_id1314_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpn-d500-multimediinii-navigacionnii-centr_id1314_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpn-d500-multimediinii-navigacionnii-centr-1314" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mld-150_id354_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mld-150_id354_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1204" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpv-110_id1366_14.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpv-110_id1366_14.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/PROLOGY-MPV-110" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-retro-one_id363_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-retro-one_id363_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-retro-one" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-100_id364_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-100_id364_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1249" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ireg-black_id1302_20.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ireg-black_id1302_20.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1302" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ireg-quad-hd_id376_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ireg-quad-hd_id376_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1268" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-120_id377_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-120_id377_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1269" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-140_id378_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-140_id378_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1270" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-150-fm-sd-usb-resiver_id1271_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-150-fm-sd-usb-resiver_id1271_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1271" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-200_id380_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-200_id380_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1272" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpn-450_id1316_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpn-450_id1316_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpn-450" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-130_id384_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-130_id384_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1276" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpv-400_id1317_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpv-400_id1317_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpv-400-1317" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-dvu-800-multimediinii-centr_id1278_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-dvu-800-multimediinii-centr_id1278_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1278" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-dvu-750-multimediinii-centr_id1279_9.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-dvu-750-multimediinii-centr_id1279_9.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1279" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpc-50-multimediinii-navigacionnii-centr_id1280_14.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpc-50-multimediinii-navigacionnii-centr_id1280_14.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1280" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-dnu-2660-multimediinii-navigacionnii-centr_id1285_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-dnu-2660-multimediinii-navigacionnii-centr_id1285_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1285" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mdn-2775-multimediinii-navigacionnii-centr_id1286_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mdn-2775-multimediinii-navigacionnii-centr_id1286_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1286" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpa-700_id1308_27.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpa-700_id1308_27.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpa-700-multimediinii-navigacionnii-centr-1308" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ireg-micro_id351_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ireg-micro_id351_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1172" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpn-d510-multimediinii-navigacionnii-centr_id1315_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpn-d510-multimediinii-navigacionnii-centr_id1315_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpn-d510-multimediinii-navigacionnii-centr-1315" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-iscan-3050_id348_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-iscan-3050_id348_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1130" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-iscan-3060_id347_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-iscan-3060_id347_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1129" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-dnu-2650-multimediinii-navigacionnii-centr_id1277_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-dnu-2650-multimediinii-navigacionnii-centr_id1277_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1277" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ireg-micro-lite-videoregistrator_id1284_7.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ireg-micro-lite-videoregistrator_id1284_7.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1284" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mdd-716_id1327_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mdd-716_id1327_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/mdd-716" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ione-900_id366_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ione-900_id366_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1258" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ione-1100_id382_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ione-1100_id382_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1274" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-smp-300_id1457_18.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-smp-300_id1457_18.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-smp-300" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpc-55_id1407_8.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpc-55_id1407_8.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpc-55-81" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpv-100_id1385_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpv-100_id1385_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpv-100" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpn-350_id1391_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpn-350_id1391_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpn-350" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpn-520_id1392_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpn-520_id1392_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpn-520" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpc-70_id1393_10.png" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpc-70_id1393_10.png" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpc-70-android" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/prology-ione-2000_id1414_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/thumbs/t_prology-ione-2000_id1414_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ione-2000" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpc-120-dsp_id1413_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpc-120-dsp_id1413_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpc-120-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpc-110-dsp_id1412_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpc-110-dsp_id1412_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpc-110-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-vx-750_id1364_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-vx-750_id1364_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-vx-750" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ione-3000_id1418_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ione-3000_id1418_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ione-3000" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ione-3500_id1419_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ione-3500_id1419_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ione-3500" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpc-90_id1429_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpc-90_id1429_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpc-90" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpc-75_id1438_4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpc-75_id1438_4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpc-75" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-vx-d350_id1439_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-vx-d350_id1439_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-vx-d350" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpc-140-dsp_id1471_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpc-140-dsp_id1471_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpc-140-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpv-310_id1367_12.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpv-310_id1367_12.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpv-310" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-210_id1383_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-210_id1383_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-210" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpv-120_id1386_13.webp" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpv-120_id1386_13.webp" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpv-120" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-230_id1411_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-230_id1411_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-230" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmd-300_id1410_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmd-300_id1410_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmd-300-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-240_id1420_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-240_id1420_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-240" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmd-310_id1421_15.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmd-310_id1421_15.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmd-310-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-gt-110_id1437_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-gt-110_id1437_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-gt-110" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-175_id1432_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-175_id1432_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-175" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-165_id1431_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-165_id1431_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-165" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-185_id1433_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-185_id1433_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-185" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmd-350_id1435_7.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmd-350_id1435_7.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmd-350-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpv-320_id1436_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpv-320_id1436_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpv-320" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpr-110_id1626_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpr-110_id1626_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpr-110" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpr-100_id1468_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpr-100_id1468_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpr-100" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-235_id1469_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-235_id1469_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-235" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cdp-80-kraken_id1472_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cdp-80-kraken_id1472_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cdp-8-0-kraken" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cda-81-kraken_id1473_2.png" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cda-81-kraken_id1473_2.png" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cda-8-1-kraken" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmd-320_id1482_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmd-320_id1482_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmd-320-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmd-330_id1483_7.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmd-330_id1483_7.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmd-330-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-250_id1484_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-250_id1484_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-250" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-260_id1485_4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-260_id1485_4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-260" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cdp-81-kraken_id1486_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cdp-81-kraken_id1486_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cdp-8-1-kraken" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mg-110_id1624_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mg-110_id1624_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mg-110" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-gt-120_id1489_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-gt-120_id1489_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-gt-120" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-gt-130_id1490_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-gt-130_id1490_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-gt-130" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-gt-140_id1491_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-gt-140_id1491_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-gt-140" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-gt-150_id1492_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-gt-150_id1492_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-gt-150" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-gt-160_id1493_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-gt-160_id1493_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-gt-160" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-gt-200_id1494_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-gt-200_id1494_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-gt-200" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpa-220-dsp_id1497_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpa-220-dsp_id1497_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpa-220-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpa-230-dsp_id1498_10_69ca7eff95261.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpa-230-dsp_id1498_10_69ca7eff95261.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpa-230-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpa-235-dsp_id1499_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpa-235-dsp_id1499_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpa-235-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpa-260-dsp_id1500_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpa-260-dsp_id1500_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpa-260-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpa-270-dsp_id1501_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpa-270-dsp_id1501_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpa-270-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpa-275-dsp_id1502_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpa-275-dsp_id1502_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpa-275-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpa-300-dsp_id1503_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpa-300-dsp_id1503_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpa-300-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpa-320-dsp_id1504_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpa-320-dsp_id1504_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpa-320-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-prm-100_id1505_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-prm-100_id1505_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-prm-100" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmd-340_id1508_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmd-340_id1508_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmd-340" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-270_id1509_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-270_id1509_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-270" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cdp-83-kraken_id1510_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cdp-83-kraken_id1510_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cdp-8-3-kraken" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-190_id1555_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-190_id1555_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-190" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-400_id1556_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-400_id1556_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-400" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-410_id1557_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-410_id1557_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-410" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-420_id1558_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-420_id1558_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-420" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-430_id1559_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-430_id1559_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-430" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-440_id1560_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-440_id1560_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-440" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-prm-120_id1561_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-prm-120_id1561_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-prm-120" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-sl-300_id1585_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-sl-300_id1585_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-sl-300" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpv-370_id1587_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpv-370_id1587_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpv-370" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-q-100_id1625_9_69ca72ccd2792.png" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-q-100_id1625_9_69ca72ccd2792.png" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-q-100" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/new-item_id1590_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/thumbs/t_new-item_id1590_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmd-400" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/prology-mpa-370-dsp_id1605_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/thumbs/t_prology-mpa-370-dsp_id1605_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpa-370-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-gtr-200_id1611_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-gtr-200_id1611_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-gtr-200" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpa-380-dsp_id1612_10.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpa-380-dsp_id1612_10.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpa-380-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpv-390_id1613_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpv-390_id1613_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpv-390" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cdp-88-kraken_id1614_19.png" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cdp-88-kraken_id1614_19.png" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cdp-8-8-kraken" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmd-410_id1629_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmd-410_id1629_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmd-410" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-q-110_id1631_10_69cce05a8f856.png" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-q-110_id1631_10_69cce05a8f856.png" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-q-110" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/nakleika-prology_id1615_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_nakleika-prology_id1615_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-merch-6964" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/kruzhka-s-pokritiem-soft-touch-brendirovannaya-prology_id1616_4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_kruzhka-s-pokritiem-soft-touch-brendirovannaya-prology_id1616_4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-merch-6743" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/kruzhka-s-pokritiem-soft-touch-brendirovannaya-prology_id1617_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_kruzhka-s-pokritiem-soft-touch-brendirovannaya-prology_id1617_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-merch-6744" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/ruchka-soft-touch-brendirovannaya-prology_id1618_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_ruchka-soft-touch-brendirovannaya-prology_id1618_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-merch-6826" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/bloknot-brendirovannii-prology_id1619_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_bloknot-brendirovannii-prology_id1619_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-merch-6796" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/paket-brendirovannii-prology_id1620_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_paket-brendirovannii-prology_id1620_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-merch-6876" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/nabor-stikerov-prology_id1621_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_nabor-stikerov-prology_id1621_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-merch-7095" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/paket-brendirovannii-prology_id1622_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_paket-brendirovannii-prology_id1622_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-merch-3286" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rx-8-kraken_id1567_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rx-8-kraken_id1567_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rx-8-kraken" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rx-10-kraken_id1568_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rx-10-kraken_id1568_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rx-10-kraken" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rx-12-kraken_id1569_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rx-12-kraken_id1569_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rx-12-kraken" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ps-8-poseidon_id1570_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ps-8-poseidon_id1570_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ps-8-poseidon" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ps-10-poseidon_id1571_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ps-10-poseidon_id1571_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ps-10-poseidon" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ps-12-poseidon_id1572_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ps-12-poseidon_id1572_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ps-12-poseidon" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-kraken-bass-box-8_id1573_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-kraken-bass-box-8_id1573_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-kraken-bass-box-8" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-kraken-bass-box-10_id1574_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-kraken-bass-box-10_id1574_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-kraken-bass-box-10" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rx-4100-kraken_id1584_7.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rx-4100-kraken_id1584_7.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-kraken-rx-4-100" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/new-item_id1588_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/thumbs/t_new-item_id1588_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-hq-4-100" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-m-280_id1596_8.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-m-280_id1596_8.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-m-2-80" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-m-2100_id1597_8.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-m-2100_id1597_8.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-m-2-100" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rx-4120d-kraken_id1598_9.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rx-4120d-kraken_id1598_9.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-kraken-rx-4120d" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-d-11000_id1623_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-d-11000_id1623_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-d-1-1000" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ra-100-kraken_id1174_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ra-100-kraken_id1174_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1174" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ra-120-antenna_id1287_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ra-120-antenna_id1287_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1287" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ra-121_id1575_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ra-121_id1575_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ra-121" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-iso-connectors-male-6_id1440_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-iso-connectors-male-6_id1440_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-iso-connectors-male" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ra-110_id1576_3.png" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ra-110_id1576_3.png" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ra-110" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rvc-210_id1447_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rvc-210_id1447_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rvc-210" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rvc-220_id1448_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rvc-220_id1448_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rvc-220" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-microphone-15m_id1487_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-microphone-15m_id1487_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-microphone-15m" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-microphone-30m_id1488_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-microphone-30m_id1488_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-microphone-30m" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/pult-du-prology-mpv-100-120-310_id1627_2.png" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_pult-du-prology-mpv-100-120-310_id1627_2.png" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/remote-control-for-prology-mpv-100-120-310" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/new-item_id1583_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/thumbs/t_new-item_id1583_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/remote-control-for-prology" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-avm-500-ahd_id1586_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-avm-500-ahd_id1586_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-avm-500-ahd" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/prology-iso-connectors-male-rf-4_id1589_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/thumbs/t_prology-iso-connectors-male-rf-4_id1589_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-iso-connectors-male-rf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rvc-100_id1450_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rvc-100_id1450_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rvc-100-ahd" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rvc-130_id1322_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rvc-130_id1322_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rvc-130-ahd" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rvc-110_id1320_9.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rvc-110_id1320_9.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rvc-110-ahd" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rvc-190_id1446_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rvc-190_id1446_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rvc-190-ahd" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rvc-200_id1416_10.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rvc-200_id1416_10.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rvc-200-ahd" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/pult-du-prology-mpc-70-75-90-100-120_id1628_2.webp" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_pult-du-prology-mpc-70-75-90-100-120_id1628_2.webp" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/remote-control-for-prology-mpc-70-75-90-100-120" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/stoika-pod-akustiku-brendirovannaya-kraken-by-prology_id1514_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_stoika-pod-akustiku-brendirovannaya-kraken-by-prology_id1514_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-acoustics-stands-4937" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/new-item_id1512_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/thumbs/t_new-item_id1512_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rx-692" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cx-130_id1474_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cx-130_id1474_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cx-130" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cx-165_id1475_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cx-165_id1475_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cx-165" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cx-65cs_id1476_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cx-65cs_id1476_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cx-65-cs" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-px-165_id1478_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-px-165_id1478_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-px-165" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-px-65cs_id1479_11.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-px-65cs_id1479_11.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-px-65-cs" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rx-165-kraken_id1480_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rx-165-kraken_id1480_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rx-165" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rx-65cs-kraken_id1481_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rx-65cs-kraken_id1481_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rx-65-cs" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ps-165_id1562_7.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ps-165_id1562_7.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ps-165" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ps-6_id1563_8.png" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ps-6_id1563_8.png" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ps-6" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cx-693_id1564_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cx-693_id1564_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cx-693" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-px-692_id1565_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-px-692_id1565_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-px-692" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rx-25s-kraken_id1566_7.png" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rx-25s-kraken_id1566_7.png" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rx-25s" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rx-25t-kraken_id1599_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rx-25t-kraken_id1599_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rx-25t" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rx-28t-kraken_id1600_10.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rx-28t-kraken_id1600_10.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rx-28t" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ps-25t-poseidon_id1601_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ps-25t-poseidon_id1601_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ps-25t-poseidon" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ps-25b-poseidon_id1602_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ps-25b-poseidon_id1602_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ps-25b-poseidon" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-spl-165-kraken_id1603_10.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-spl-165-kraken_id1603_10.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-kraken-spl-165" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-spl-200-kraken_id1604_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-spl-200-kraken_id1604_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-spl-200-kraken" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-sl-130_id1606_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-sl-130_id1606_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-sl-130" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-sl-165_id1607_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-sl-165_id1607_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-sl-165" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-sl-692_id1608_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-sl-692_id1608_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-sl-692" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-sl-65-cs_id1609_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-sl-65-cs_id1609_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-sl-65-cs" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-sl-52-cs_id1610_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-sl-52-cs_id1610_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-sl-52-cs" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cx-100_id1630_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cx-100_id1630_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cx-100" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ireg-7050shd-gps_id8_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ireg-7050shd-gps_id8_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/10" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Copy-iReg_5150_GPS_Kamera.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Copy-iReg_5150_GPS_Kamera.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/12" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_iReg-6250GPS_Rakurs_Lens_-_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_iReg-6250GPS_Rakurs_Lens_-_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/16" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/iReg-6550HD_GPS_rakurs_lens.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/iReg-6550HD_GPS_rakurs_lens.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/18" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpv-430_id1318_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpv-430_id1318_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpv-430-1318" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-iscan-5050_id324_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-iscan-5050_id324_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/450" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-dvd-350u-credit-card-remote-control_id237_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-dvd-350u-credit-card-remote-control_id237_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/237" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Copy-Prology_MPC-62AT_1000.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Copy-Prology_MPC-62AT_1000.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/264" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MPC-62AT_modify.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MPC-62AT_modify.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/265" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-2670TVR.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-2670TVR.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/266" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-2680TVR.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-2680TVR.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/267" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-1715TVR.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-1715TVR.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/268" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-1725TVR.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-1725TVR.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/269" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-1725T.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-1725T.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/270" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2680T_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2680T_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/271" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2670T_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2670T_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/272" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-1715T.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-1715T.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/273" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2745T_rakurs_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2745T_rakurs_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/274" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-270T_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-270T_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/275" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2740-New.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2740-New.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/276" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/side-small.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/side-small.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/277" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2660T.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2660T.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/278" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2640T-small.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2640T-small.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/279" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDD-724TS_front-4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDD-724TS_front-4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/280" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDD719TS_rakurst_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDD719TS_rakurst_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/281" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Copy-Copy-Prology_MDN-2145T-rakurs_copy.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Copy-Copy-Prology_MDN-2145T-rakurs_copy.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/282" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology-MDN-2135-rakurs_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology-MDN-2135-rakurs_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/283" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-270_otrisovka-final.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-270_otrisovka-final.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/284" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-290-final_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-290-final_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/287" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDD-740_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDD-740_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/288" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDD-745_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDD-745_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/289" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDD-70_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDD-70_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/290" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-260-rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-260-rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/291" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-dvs-1440_id292_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-dvs-1440_id292_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/292" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-1375T_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-1375T_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/293" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-240-final_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-240-final_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/294" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology-DVS-1365.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology-DVS-1365.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/295" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVR-1120_UNIT_PIC_Y_110517.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVR-1120_UNIT_PIC_Y_110517.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/296" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_DVD-2050U_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_DVD-2050U_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/297" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVD-2020U_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVD-2020U_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/298" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-1140.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-1140.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/299" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/03126c4d22c1a070bc1b4a1dd2a36724.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/03126c4d22c1a070bc1b4a1dd2a36724.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/300" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_CMD-230UR-2_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_CMD-230UR-2_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/301" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/7f44951b68dc32e40d4288eb428277e1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/7f44951b68dc32e40d4288eb428277e1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/302" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/f5b72a687daf98d7c196f714408a3e4d.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/f5b72a687daf98d7c196f714408a3e4d.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/303" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/e98e41d32bf3a3327658a323c6f3af07.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/e98e41d32bf3a3327658a323c6f3af07.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/304" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVU-1320_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVU-1320_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/305" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mct-410u_id306_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mct-410u_id306_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/306" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVU-1330-rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVU-1330-rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/307" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_CMD_190U_silkprint_end.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_CMD_190U_silkprint_end.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/308" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/CMD-185_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/CMD-185_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/309" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/CMD-160U_silkprint.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/CMD-160U_silkprint.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/310" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MCA-1080U_green_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MCA-1080U_green_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/311" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MCA-1060U_red_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MCA-1060U_red_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/312" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MCA-1015U_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MCA-1015U_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/313" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_CMD_170U_front_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_CMD_170U_front_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/314" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/373d145adba07c22c663c07c0c0e70fa.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/373d145adba07c22c663c07c0c0e70fa.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/315" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/small-MCH-375U.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/small-MCH-375U.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/316" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/6b4223b962a003fbe66e1ed561ef84c4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/6b4223b962a003fbe66e1ed561ef84c4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/317" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MCH-385U_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MCH-385U_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/318" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/53f155307ebb98a5f34911b43fc23daf.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/53f155307ebb98a5f34911b43fc23daf.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/319" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/CMU-620-1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/CMU-620-1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/320" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmu-520_id254_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmu-520_id254_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/321" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmu-500_id255_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmu-500_id255_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/322" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmu-306_id256_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmu-306_id256_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/323" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmu-301_id257_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmu-301_id257_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/324" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_CMU-307-rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_CMU-307-rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/325" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmu-303_id259_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmu-303_id259_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/326" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-dvs-265t_id262_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-dvs-265t_id262_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/331" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-2310_rakurs1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-2310_rakurs1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/388" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_DVU-710_rakurs1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_DVU-710_rakurs1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/389" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mdd-720_id266_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mdd-720_id266_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/390" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2770_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2770_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/391" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2772_rakurs1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2772_rakurs1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/392" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-2800_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-2800_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/393" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2820T_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2820T_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/394" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2820TVR_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2820TVR_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/395" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2900TVR_rakurs1_blue.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2900TVR_rakurs1_blue.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/396" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Copy-Prology_DVU-1270_rakurs-02.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Copy-Prology_DVU-1270_rakurs-02.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/397" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-dnu-2630_id276_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-dnu-2630_id276_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/402" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-2300_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-2300_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/403" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-dvu-600_id278_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-dvu-600_id278_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/404" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_DVU-700_rakurs.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_DVU-700_rakurs.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/446" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-1710T_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-1710T_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/447" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ione-1000_id322_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ione-1000_id322_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/448" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/iReg-7230SHD_lens_rakurs1_grey.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/iReg-7230SHD_lens_rakurs1_grey.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/453" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/iReg-7250SHD_lens_rakurs1_grey.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/iReg-7250SHD_lens_rakurs1_grey.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/454" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ireg-7270shd_id329_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ireg-7270shd_id329_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/455" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-1720_rakurs1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-1720_rakurs1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1031" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-1730T_rakurs1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-1730T_rakurs1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1032" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpc-65aw_id342_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpc-65aw_id342_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1033" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ireg-7330hd_id343_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ireg-7330hd_id343_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1034" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ireg-7350shd_id344_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ireg-7350shd_id344_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1035" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ireg-7570shd_id345_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ireg-7570shd_id345_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1036" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/registrator_4000_HD__.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/registrator_4000_HD__.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1037" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ione-2500_id1415_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ione-2500_id1415_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ione-2500" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpn-d500-multimediinii-navigacionnii-centr_id1314_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpn-d500-multimediinii-navigacionnii-centr_id1314_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpn-d500-multimediinii-navigacionnii-centr-1314" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mld-150_id354_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mld-150_id354_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1204" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpv-110_id1366_14.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpv-110_id1366_14.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/PROLOGY-MPV-110" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-retro-one_id363_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-retro-one_id363_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-retro-one" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-100_id364_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-100_id364_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1249" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ireg-black_id1302_20.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ireg-black_id1302_20.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1302" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ireg-quad-hd_id376_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ireg-quad-hd_id376_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1268" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-120_id377_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-120_id377_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1269" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-140_id378_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-140_id378_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1270" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-150-fm-sd-usb-resiver_id1271_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-150-fm-sd-usb-resiver_id1271_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1271" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-200_id380_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-200_id380_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1272" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpn-450_id1316_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpn-450_id1316_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpn-450" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-130_id384_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-130_id384_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1276" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpv-400_id1317_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpv-400_id1317_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpv-400-1317" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-dvu-800-multimediinii-centr_id1278_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-dvu-800-multimediinii-centr_id1278_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1278" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-dvu-750-multimediinii-centr_id1279_9.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-dvu-750-multimediinii-centr_id1279_9.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1279" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpc-50-multimediinii-navigacionnii-centr_id1280_14.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpc-50-multimediinii-navigacionnii-centr_id1280_14.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1280" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-dnu-2660-multimediinii-navigacionnii-centr_id1285_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-dnu-2660-multimediinii-navigacionnii-centr_id1285_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1285" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mdn-2775-multimediinii-navigacionnii-centr_id1286_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mdn-2775-multimediinii-navigacionnii-centr_id1286_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1286" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpa-700_id1308_27.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpa-700_id1308_27.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpa-700-multimediinii-navigacionnii-centr-1308" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ireg-micro_id351_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ireg-micro_id351_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1172" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpn-d510-multimediinii-navigacionnii-centr_id1315_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpn-d510-multimediinii-navigacionnii-centr_id1315_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpn-d510-multimediinii-navigacionnii-centr-1315" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-iscan-3050_id348_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-iscan-3050_id348_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1130" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-iscan-3060_id347_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-iscan-3060_id347_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1129" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-dnu-2650-multimediinii-navigacionnii-centr_id1277_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-dnu-2650-multimediinii-navigacionnii-centr_id1277_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1277" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ireg-micro-lite-videoregistrator_id1284_7.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ireg-micro-lite-videoregistrator_id1284_7.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1284" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mdd-716_id1327_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mdd-716_id1327_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/mdd-716" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ione-900_id366_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ione-900_id366_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1258" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ione-1100_id382_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ione-1100_id382_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1274" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-smp-300_id1457_18.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-smp-300_id1457_18.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-smp-300" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpc-55_id1407_8.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpc-55_id1407_8.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpc-55-81" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpv-100_id1385_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpv-100_id1385_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpv-100" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpn-350_id1391_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpn-350_id1391_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpn-350" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpn-520_id1392_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpn-520_id1392_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpn-520" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpc-70_id1393_10.png" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpc-70_id1393_10.png" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpc-70-android" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/prology-ione-2000_id1414_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/thumbs/t_prology-ione-2000_id1414_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ione-2000" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpc-120-dsp_id1413_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpc-120-dsp_id1413_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpc-120-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpc-110-dsp_id1412_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpc-110-dsp_id1412_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpc-110-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-vx-750_id1364_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-vx-750_id1364_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-vx-750" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ione-3000_id1418_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ione-3000_id1418_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ione-3000" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ione-3500_id1419_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ione-3500_id1419_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ione-3500" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpc-90_id1429_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpc-90_id1429_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpc-90" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpc-75_id1438_4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpc-75_id1438_4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpc-75" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-vx-d350_id1439_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-vx-d350_id1439_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-vx-d350" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rfc-200_id1442_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rfc-200_id1442_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rfc-200" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpc-140-dsp_id1471_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpc-140-dsp_id1471_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpc-140-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpv-310_id1367_12.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpv-310_id1367_12.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpv-310" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-210_id1383_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-210_id1383_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-210" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpv-120_id1386_13.webp" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpv-120_id1386_13.webp" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpv-120" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-230_id1411_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-230_id1411_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-230" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmd-300_id1410_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmd-300_id1410_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmd-300-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-240_id1420_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-240_id1420_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-240" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmd-310_id1421_15.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmd-310_id1421_15.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmd-310-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-gt-110_id1437_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-gt-110_id1437_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-gt-110" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-175_id1432_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-175_id1432_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-175" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-165_id1431_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-165_id1431_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-165" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-185_id1433_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-185_id1433_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-185" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmd-350_id1435_7.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmd-350_id1435_7.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmd-350-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpv-320_id1436_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpv-320_id1436_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpv-320" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpr-110_id1626_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpr-110_id1626_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpr-110" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpr-100_id1468_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpr-100_id1468_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpr-100" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-235_id1469_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-235_id1469_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-235" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cdp-80-kraken_id1472_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cdp-80-kraken_id1472_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cdp-8-0-kraken" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cda-81-kraken_id1473_2.png" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cda-81-kraken_id1473_2.png" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cda-8-1-kraken" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmd-320_id1482_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmd-320_id1482_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmd-320-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmd-330_id1483_7.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmd-330_id1483_7.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmd-330-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-250_id1484_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-250_id1484_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-250" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-260_id1485_4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-260_id1485_4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-260" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cdp-81-kraken_id1486_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cdp-81-kraken_id1486_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cdp-8-1-kraken" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mg-110_id1624_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mg-110_id1624_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mg-110" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-gt-120_id1489_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-gt-120_id1489_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-gt-120" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-gt-130_id1490_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-gt-130_id1490_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-gt-130" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-gt-140_id1491_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-gt-140_id1491_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-gt-140" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-gt-150_id1492_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-gt-150_id1492_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-gt-150" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-gt-160_id1493_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-gt-160_id1493_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-gt-160" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-gt-200_id1494_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-gt-200_id1494_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-gt-200" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpa-220-dsp_id1497_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpa-220-dsp_id1497_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpa-220-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpa-230-dsp_id1498_10_69ca7eff95261.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpa-230-dsp_id1498_10_69ca7eff95261.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpa-230-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpa-235-dsp_id1499_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpa-235-dsp_id1499_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpa-235-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpa-260-dsp_id1500_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpa-260-dsp_id1500_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpa-260-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpa-270-dsp_id1501_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpa-270-dsp_id1501_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpa-270-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpa-275-dsp_id1502_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpa-275-dsp_id1502_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpa-275-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpa-300-dsp_id1503_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpa-300-dsp_id1503_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpa-300-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpa-320-dsp_id1504_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpa-320-dsp_id1504_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpa-320-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-prm-100_id1505_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-prm-100_id1505_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-prm-100" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmd-340_id1508_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmd-340_id1508_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmd-340" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-270_id1509_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-270_id1509_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-270" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cdp-83-kraken_id1510_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cdp-83-kraken_id1510_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cdp-8-3-kraken" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-190_id1555_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-190_id1555_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-190" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-400_id1556_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-400_id1556_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-400" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-410_id1557_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-410_id1557_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-410" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-420_id1558_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-420_id1558_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-420" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-430_id1559_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-430_id1559_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-430" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-440_id1560_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-440_id1560_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-440" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-prm-120_id1561_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-prm-120_id1561_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-prm-120" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-sl-300_id1585_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-sl-300_id1585_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-sl-300" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpv-370_id1587_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpv-370_id1587_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpv-370" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-q-100_id1625_9_69ca72ccd2792.png" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-q-100_id1625_9_69ca72ccd2792.png" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-q-100" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/new-item_id1590_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/thumbs/t_new-item_id1590_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmd-400" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/prology-mpa-370-dsp_id1605_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/thumbs/t_prology-mpa-370-dsp_id1605_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpa-370-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-gtr-200_id1611_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-gtr-200_id1611_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-gtr-200" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpa-380-dsp_id1612_10.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpa-380-dsp_id1612_10.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpa-380-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpv-390_id1613_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpv-390_id1613_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpv-390" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cdp-88-kraken_id1614_19.png" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cdp-88-kraken_id1614_19.png" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cdp-8-8-kraken" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmd-410_id1629_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmd-410_id1629_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmd-410" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-q-110_id1631_10_69cce05a8f856.png" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-q-110_id1631_10_69cce05a8f856.png" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-q-110" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/nakleika-prology_id1615_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_nakleika-prology_id1615_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-merch-6964" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/kruzhka-s-pokritiem-soft-touch-brendirovannaya-prology_id1616_4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_kruzhka-s-pokritiem-soft-touch-brendirovannaya-prology_id1616_4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-merch-6743" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/kruzhka-s-pokritiem-soft-touch-brendirovannaya-prology_id1617_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_kruzhka-s-pokritiem-soft-touch-brendirovannaya-prology_id1617_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-merch-6744" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/ruchka-soft-touch-brendirovannaya-prology_id1618_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_ruchka-soft-touch-brendirovannaya-prology_id1618_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-merch-6826" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/bloknot-brendirovannii-prology_id1619_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_bloknot-brendirovannii-prology_id1619_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-merch-6796" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/paket-brendirovannii-prology_id1620_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_paket-brendirovannii-prology_id1620_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-merch-6876" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/nabor-stikerov-prology_id1621_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_nabor-stikerov-prology_id1621_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-merch-7095" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/paket-brendirovannii-prology_id1622_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_paket-brendirovannii-prology_id1622_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-merch-3286" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rx-8-kraken_id1567_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rx-8-kraken_id1567_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rx-8-kraken" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rx-10-kraken_id1568_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rx-10-kraken_id1568_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rx-10-kraken" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rx-12-kraken_id1569_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rx-12-kraken_id1569_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rx-12-kraken" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ps-8-poseidon_id1570_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ps-8-poseidon_id1570_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ps-8-poseidon" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ps-10-poseidon_id1571_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ps-10-poseidon_id1571_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ps-10-poseidon" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ps-12-poseidon_id1572_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ps-12-poseidon_id1572_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ps-12-poseidon" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-kraken-bass-box-8_id1573_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-kraken-bass-box-8_id1573_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-kraken-bass-box-8" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-kraken-bass-box-10_id1574_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-kraken-bass-box-10_id1574_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-kraken-bass-box-10" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rx-4100-kraken_id1584_7.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rx-4100-kraken_id1584_7.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-kraken-rx-4-100" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/new-item_id1588_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/thumbs/t_new-item_id1588_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-hq-4-100" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-m-280_id1596_8.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-m-280_id1596_8.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-m-2-80" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-m-2100_id1597_8.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-m-2100_id1597_8.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-m-2-100" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rx-4120d-kraken_id1598_9.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rx-4120d-kraken_id1598_9.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-kraken-rx-4120d" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-d-11000_id1623_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-d-11000_id1623_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-d-1-1000" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G280"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A274" sqref="A274:G274"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="19" customWidth="true" style="0"/>
     <col min="5" max="5" width="26" customWidth="true" style="0"/>
     <col min="6" max="6" width="19" customWidth="true" style="0"/>
     <col min="7" max="7" width="27" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -2447,97 +2447,97 @@
       </c>
       <c r="D7" s="4">
         <v>1350</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="4">
-        <v>690</v>
+        <v>890</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G8" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="4">
         <v>170</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="4">
-        <v>790</v>
+        <v>990</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="4">
         <v>1290</v>
       </c>
       <c r="E11" s="5" t="s">
@@ -2562,1033 +2562,1033 @@
       </c>
       <c r="D12" s="4">
         <v>1290</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="4">
-        <v>1490</v>
+        <v>400</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C14" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="C14" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="4">
-        <v>400</v>
+        <v>600</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" s="3" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="4">
-        <v>600</v>
+        <v>450</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C16" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="C16" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" s="4">
-        <v>450</v>
+        <v>400</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17" s="3" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D17" s="4">
-        <v>400</v>
+        <v>5990</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C18" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="C18" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D18" s="4">
-        <v>5990</v>
+        <v>170</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B19" s="3" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D19" s="4">
-        <v>170</v>
+        <v>1990</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="C20" s="3" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="D20" s="4">
         <v>1990</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" s="3" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>49</v>
       </c>
       <c r="D21" s="4">
         <v>1990</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B22" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="C22" s="3" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="D22" s="4">
         <v>1990</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="B23" s="3" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>54</v>
       </c>
       <c r="D23" s="4">
         <v>1990</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="3" t="s">
         <v>55</v>
       </c>
       <c r="B24" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C24" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="C24" s="3" t="s">
+      <c r="D24" s="4">
+        <v>350</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="6" t="s">
         <v>57</v>
       </c>
-      <c r="D24" s="4">
-[...13 lines deleted...]
-      <c r="A25" s="3" t="s">
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="B25" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="3" t="s">
+      <c r="B26" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="D25" s="4">
-[...13 lines deleted...]
-      <c r="A26" s="6" t="s">
+      <c r="C26" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="B26" s="7"/>
-[...4 lines deleted...]
-      <c r="G26" s="7"/>
+      <c r="D26" s="4">
+        <v>15000</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>62</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>63</v>
       </c>
       <c r="D27" s="4">
-        <v>15000</v>
+        <v>4290</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B28" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="C28" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="C28" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D28" s="4">
-        <v>4290</v>
+        <v>1390</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="C29" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="B29" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D29" s="4">
-        <v>1390</v>
+        <v>1590</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="B30" s="3" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>70</v>
       </c>
       <c r="D30" s="4">
-        <v>1590</v>
+        <v>2390</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="3" t="s">
         <v>71</v>
       </c>
       <c r="B31" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="C31" s="3" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="D31" s="4">
         <v>2390</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="C32" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="B32" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D32" s="4">
-        <v>2390</v>
+        <v>3590</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="C33" s="3" t="s">
         <v>76</v>
       </c>
-      <c r="B33" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D33" s="4">
-        <v>3590</v>
+        <v>2990</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="C34" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="B34" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D34" s="4">
-        <v>2990</v>
+        <v>4490</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="C35" s="3" t="s">
         <v>80</v>
       </c>
-      <c r="B35" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D35" s="4">
-        <v>4490</v>
+        <v>5290</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="C36" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="B36" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D36" s="4">
-        <v>5290</v>
+        <v>6990</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="B37" s="3" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>85</v>
       </c>
       <c r="D37" s="4">
-        <v>6990</v>
+        <v>2390</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="3" t="s">
         <v>86</v>
       </c>
       <c r="B38" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="C38" s="3" t="s">
         <v>87</v>
       </c>
-      <c r="C38" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D38" s="4">
-        <v>2390</v>
+        <v>3490</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="B39" s="3" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>90</v>
       </c>
       <c r="D39" s="4">
-        <v>3490</v>
+        <v>1490</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="3" t="s">
         <v>91</v>
       </c>
       <c r="B40" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="C40" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="C40" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D40" s="4">
-        <v>1490</v>
+        <v>1690</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="C41" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="B41" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D41" s="4">
-        <v>1690</v>
+        <v>3590</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="C42" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="B42" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D42" s="4">
-        <v>3590</v>
+        <v>3490</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="C43" s="3" t="s">
         <v>98</v>
       </c>
-      <c r="B43" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D43" s="4">
-        <v>3490</v>
+        <v>2490</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="B44" s="3" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>101</v>
       </c>
       <c r="D44" s="4">
-        <v>2490</v>
+        <v>2790</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="3" t="s">
         <v>102</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>103</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D45" s="4">
-        <v>2790</v>
+        <v>1795</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="3" t="s">
         <v>105</v>
       </c>
       <c r="B46" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="C46" s="3" t="s">
         <v>106</v>
       </c>
-      <c r="C46" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D46" s="4">
-        <v>1795</v>
+        <v>2290</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="C47" s="3" t="s">
         <v>108</v>
       </c>
-      <c r="B47" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D47" s="4">
-        <v>2290</v>
+        <v>2990</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="C48" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="B48" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D48" s="4">
-        <v>2990</v>
+        <v>4690</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="C49" s="3" t="s">
         <v>112</v>
       </c>
-      <c r="B49" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D49" s="4">
-        <v>4690</v>
+        <v>5490</v>
       </c>
       <c r="E49" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="C50" s="3" t="s">
         <v>114</v>
       </c>
-      <c r="B50" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D50" s="4">
-        <v>5490</v>
+        <v>4890</v>
       </c>
       <c r="E50" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="C51" s="3" t="s">
         <v>116</v>
       </c>
-      <c r="B51" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C51" s="3" t="s">
+      <c r="D51" s="4">
+        <v>1690</v>
+      </c>
+      <c r="E51" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="F51" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="G51" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7">
+      <c r="A52" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="D51" s="4">
-[...13 lines deleted...]
-      <c r="A52" s="3" t="s">
+      <c r="B52" s="7"/>
+      <c r="C52" s="7"/>
+      <c r="D52" s="7"/>
+      <c r="E52" s="7"/>
+      <c r="F52" s="7"/>
+      <c r="G52" s="7"/>
+    </row>
+    <row r="53" spans="1:7">
+      <c r="A53" s="3" t="s">
         <v>118</v>
       </c>
-      <c r="B52" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C52" s="3" t="s">
+      <c r="B53" s="3" t="s">
         <v>119</v>
       </c>
-      <c r="D52" s="4">
-[...13 lines deleted...]
-      <c r="A53" s="6" t="s">
+      <c r="C53" s="3" t="s">
         <v>120</v>
       </c>
-      <c r="B53" s="7"/>
-[...4 lines deleted...]
-      <c r="G53" s="7"/>
+      <c r="D53" s="4">
+        <v>1000000</v>
+      </c>
+      <c r="E53" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="F53" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="G53" s="5" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="3" t="s">
         <v>121</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>122</v>
       </c>
       <c r="C54" s="3" t="s">
         <v>123</v>
       </c>
       <c r="D54" s="4">
         <v>1000000</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="3" t="s">
         <v>124</v>
       </c>
       <c r="B55" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="C55" s="3" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="D55" s="4">
         <v>1000000</v>
       </c>
       <c r="E55" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="C56" s="3" t="s">
         <v>127</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="D56" s="4">
         <v>1000000</v>
       </c>
       <c r="E56" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="B57" s="3" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>130</v>
       </c>
       <c r="D57" s="4">
         <v>1000000</v>
       </c>
       <c r="E57" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="3" t="s">
         <v>131</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>132</v>
       </c>
       <c r="C58" s="3" t="s">
@@ -3636,810 +3636,810 @@
       </c>
       <c r="B60" s="3" t="s">
         <v>138</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>139</v>
       </c>
       <c r="D60" s="4">
         <v>1000000</v>
       </c>
       <c r="E60" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F60" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="3" t="s">
         <v>140</v>
       </c>
       <c r="B61" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C61" s="3" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="D61" s="4">
         <v>1000000</v>
       </c>
       <c r="E61" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C62" s="3" t="s">
         <v>143</v>
-      </c>
-[...4 lines deleted...]
-        <v>144</v>
       </c>
       <c r="D62" s="4">
         <v>1000000</v>
       </c>
       <c r="E62" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C63" s="3" t="s">
         <v>145</v>
-      </c>
-[...4 lines deleted...]
-        <v>146</v>
       </c>
       <c r="D63" s="4">
         <v>1000000</v>
       </c>
       <c r="E63" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F63" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C64" s="3" t="s">
         <v>147</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="D64" s="4">
         <v>1000000</v>
       </c>
       <c r="E64" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F64" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C65" s="3" t="s">
         <v>149</v>
-      </c>
-[...4 lines deleted...]
-        <v>150</v>
       </c>
       <c r="D65" s="4">
         <v>1000000</v>
       </c>
       <c r="E65" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F65" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C66" s="3" t="s">
         <v>151</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
       <c r="D66" s="4">
         <v>1000000</v>
       </c>
       <c r="E66" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F66" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C67" s="3" t="s">
         <v>153</v>
-      </c>
-[...4 lines deleted...]
-        <v>154</v>
       </c>
       <c r="D67" s="4">
         <v>1000000</v>
       </c>
       <c r="E67" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F67" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C68" s="3" t="s">
         <v>155</v>
-      </c>
-[...4 lines deleted...]
-        <v>156</v>
       </c>
       <c r="D68" s="4">
         <v>1000000</v>
       </c>
       <c r="E68" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F68" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G68" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C69" s="3" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="D69" s="4">
         <v>1000000</v>
       </c>
       <c r="E69" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F69" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G69" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C70" s="3" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
       <c r="D70" s="4">
         <v>1000000</v>
       </c>
       <c r="E70" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F70" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G70" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C71" s="3" t="s">
         <v>161</v>
-      </c>
-[...4 lines deleted...]
-        <v>162</v>
       </c>
       <c r="D71" s="4">
         <v>1000000</v>
       </c>
       <c r="E71" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F71" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C72" s="3" t="s">
         <v>163</v>
-      </c>
-[...4 lines deleted...]
-        <v>164</v>
       </c>
       <c r="D72" s="4">
         <v>1000000</v>
       </c>
       <c r="E72" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F72" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G72" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C73" s="3" t="s">
         <v>165</v>
-      </c>
-[...4 lines deleted...]
-        <v>166</v>
       </c>
       <c r="D73" s="4">
         <v>1000000</v>
       </c>
       <c r="E73" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F73" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G73" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C74" s="3" t="s">
         <v>167</v>
-      </c>
-[...4 lines deleted...]
-        <v>168</v>
       </c>
       <c r="D74" s="4">
         <v>1000000</v>
       </c>
       <c r="E74" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F74" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C75" s="3" t="s">
         <v>169</v>
-      </c>
-[...4 lines deleted...]
-        <v>170</v>
       </c>
       <c r="D75" s="4">
         <v>1000000</v>
       </c>
       <c r="E75" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F75" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G75" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C76" s="3" t="s">
         <v>171</v>
-      </c>
-[...4 lines deleted...]
-        <v>172</v>
       </c>
       <c r="D76" s="4">
         <v>1000000</v>
       </c>
       <c r="E76" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F76" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G76" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C77" s="3" t="s">
         <v>173</v>
-      </c>
-[...4 lines deleted...]
-        <v>174</v>
       </c>
       <c r="D77" s="4">
         <v>1000000</v>
       </c>
       <c r="E77" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F77" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G77" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C78" s="3" t="s">
         <v>175</v>
-      </c>
-[...4 lines deleted...]
-        <v>176</v>
       </c>
       <c r="D78" s="4">
         <v>1000000</v>
       </c>
       <c r="E78" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F78" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C79" s="3" t="s">
         <v>177</v>
-      </c>
-[...4 lines deleted...]
-        <v>178</v>
       </c>
       <c r="D79" s="4">
         <v>1000000</v>
       </c>
       <c r="E79" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F79" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C80" s="3" t="s">
         <v>179</v>
-      </c>
-[...4 lines deleted...]
-        <v>180</v>
       </c>
       <c r="D80" s="4">
         <v>1000000</v>
       </c>
       <c r="E80" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F80" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C81" s="3" t="s">
         <v>181</v>
-      </c>
-[...4 lines deleted...]
-        <v>182</v>
       </c>
       <c r="D81" s="4">
         <v>1000000</v>
       </c>
       <c r="E81" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F81" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C82" s="3" t="s">
         <v>183</v>
-      </c>
-[...4 lines deleted...]
-        <v>184</v>
       </c>
       <c r="D82" s="4">
         <v>1000000</v>
       </c>
       <c r="E82" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F82" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C83" s="3" t="s">
         <v>185</v>
-      </c>
-[...4 lines deleted...]
-        <v>186</v>
       </c>
       <c r="D83" s="4">
         <v>1000000</v>
       </c>
       <c r="E83" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F83" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="B84" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C84" s="3" t="s">
         <v>187</v>
-      </c>
-[...4 lines deleted...]
-        <v>188</v>
       </c>
       <c r="D84" s="4">
         <v>1000000</v>
       </c>
       <c r="E84" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F84" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G84" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C85" s="3" t="s">
         <v>189</v>
-      </c>
-[...4 lines deleted...]
-        <v>190</v>
       </c>
       <c r="D85" s="4">
         <v>1000000</v>
       </c>
       <c r="E85" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F85" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C86" s="3" t="s">
         <v>191</v>
-      </c>
-[...4 lines deleted...]
-        <v>192</v>
       </c>
       <c r="D86" s="4">
         <v>1000000</v>
       </c>
       <c r="E86" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F86" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G86" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C87" s="3" t="s">
         <v>193</v>
-      </c>
-[...4 lines deleted...]
-        <v>194</v>
       </c>
       <c r="D87" s="4">
         <v>1000000</v>
       </c>
       <c r="E87" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F87" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G87" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C88" s="3" t="s">
         <v>195</v>
-      </c>
-[...4 lines deleted...]
-        <v>196</v>
       </c>
       <c r="D88" s="4">
         <v>1000000</v>
       </c>
       <c r="E88" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F88" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G88" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="B89" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C89" s="3" t="s">
         <v>197</v>
-      </c>
-[...4 lines deleted...]
-        <v>198</v>
       </c>
       <c r="D89" s="4">
         <v>1000000</v>
       </c>
       <c r="E89" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F89" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G89" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="B90" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C90" s="3" t="s">
         <v>199</v>
-      </c>
-[...4 lines deleted...]
-        <v>200</v>
       </c>
       <c r="D90" s="4">
         <v>1000000</v>
       </c>
       <c r="E90" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F90" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G90" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="B91" s="3" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="C91" s="3" t="s">
         <v>202</v>
       </c>
       <c r="D91" s="4">
         <v>1000000</v>
       </c>
       <c r="E91" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F91" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G91" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="3" t="s">
         <v>203</v>
       </c>
       <c r="B92" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C92" s="3" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="D92" s="4">
         <v>1000000</v>
       </c>
       <c r="E92" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F92" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G92" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="B93" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C93" s="3" t="s">
         <v>206</v>
-      </c>
-[...4 lines deleted...]
-        <v>207</v>
       </c>
       <c r="D93" s="4">
         <v>1000000</v>
       </c>
       <c r="E93" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F93" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="B94" s="3" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="C94" s="3" t="s">
         <v>209</v>
       </c>
       <c r="D94" s="4">
         <v>1000000</v>
       </c>
       <c r="E94" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F94" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G94" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="3" t="s">
         <v>210</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>211</v>
       </c>
       <c r="C95" s="3" t="s">
@@ -4464,2362 +4464,2362 @@
       </c>
       <c r="B96" s="3" t="s">
         <v>214</v>
       </c>
       <c r="C96" s="3" t="s">
         <v>215</v>
       </c>
       <c r="D96" s="4">
         <v>1000000</v>
       </c>
       <c r="E96" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F96" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G96" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="3" t="s">
         <v>216</v>
       </c>
       <c r="B97" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C97" s="3" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="D97" s="4">
         <v>1000000</v>
       </c>
       <c r="E97" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F97" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G97" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="B98" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C98" s="3" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
       <c r="D98" s="4">
         <v>1000000</v>
       </c>
       <c r="E98" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F98" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G98" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B99" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C99" s="3" t="s">
         <v>221</v>
-      </c>
-[...4 lines deleted...]
-        <v>222</v>
       </c>
       <c r="D99" s="4">
         <v>1000000</v>
       </c>
       <c r="E99" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F99" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G99" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="B100" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C100" s="3" t="s">
         <v>223</v>
-      </c>
-[...4 lines deleted...]
-        <v>224</v>
       </c>
       <c r="D100" s="4">
         <v>1000000</v>
       </c>
       <c r="E100" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F100" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G100" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="B101" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C101" s="3" t="s">
         <v>225</v>
-      </c>
-[...4 lines deleted...]
-        <v>226</v>
       </c>
       <c r="D101" s="4">
         <v>1000000</v>
       </c>
       <c r="E101" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F101" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G101" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="B102" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C102" s="3" t="s">
         <v>227</v>
-      </c>
-[...4 lines deleted...]
-        <v>228</v>
       </c>
       <c r="D102" s="4">
         <v>1000000</v>
       </c>
       <c r="E102" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F102" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G102" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="B103" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="C103" s="3" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>230</v>
       </c>
       <c r="D103" s="4">
         <v>1000000</v>
       </c>
       <c r="E103" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F103" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G103" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="B104" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="C104" s="3" t="s">
         <v>231</v>
-      </c>
-[...4 lines deleted...]
-        <v>232</v>
       </c>
       <c r="D104" s="4">
         <v>1000000</v>
       </c>
       <c r="E104" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F104" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G104" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="B105" s="3" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="C105" s="3" t="s">
         <v>234</v>
       </c>
       <c r="D105" s="4">
         <v>1000000</v>
       </c>
       <c r="E105" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F105" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G105" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" s="3" t="s">
         <v>235</v>
       </c>
       <c r="B106" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="C106" s="3" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="D106" s="4">
         <v>1000000</v>
       </c>
       <c r="E106" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F106" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G106" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="B107" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C107" s="3" t="s">
         <v>238</v>
-      </c>
-[...4 lines deleted...]
-        <v>239</v>
       </c>
       <c r="D107" s="4">
         <v>1000000</v>
       </c>
       <c r="E107" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F107" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G107" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="B108" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="C108" s="3" t="s">
         <v>240</v>
-      </c>
-[...4 lines deleted...]
-        <v>241</v>
       </c>
       <c r="D108" s="4">
         <v>1000000</v>
       </c>
       <c r="E108" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F108" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G108" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="B109" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C109" s="3" t="s">
         <v>242</v>
-      </c>
-[...4 lines deleted...]
-        <v>243</v>
       </c>
       <c r="D109" s="4">
         <v>1000000</v>
       </c>
       <c r="E109" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F109" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G109" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="B110" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C110" s="3" t="s">
         <v>244</v>
-      </c>
-[...4 lines deleted...]
-        <v>245</v>
       </c>
       <c r="D110" s="4">
         <v>1000000</v>
       </c>
       <c r="E110" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F110" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G110" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="B111" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C111" s="3" t="s">
         <v>246</v>
-      </c>
-[...4 lines deleted...]
-        <v>247</v>
       </c>
       <c r="D111" s="4">
         <v>1000000</v>
       </c>
       <c r="E111" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F111" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G111" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="B112" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C112" s="3" t="s">
         <v>248</v>
-      </c>
-[...4 lines deleted...]
-        <v>249</v>
       </c>
       <c r="D112" s="4">
         <v>1000000</v>
       </c>
       <c r="E112" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F112" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G112" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="B113" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C113" s="3" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="D113" s="4">
         <v>1000000</v>
       </c>
       <c r="E113" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F113" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G113" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="B114" s="3" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
       <c r="C114" s="3" t="s">
         <v>253</v>
       </c>
       <c r="D114" s="4">
         <v>1000000</v>
       </c>
       <c r="E114" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F114" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G114" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" s="3" t="s">
         <v>254</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>255</v>
       </c>
       <c r="C115" s="3" t="s">
         <v>256</v>
       </c>
       <c r="D115" s="4">
         <v>1000000</v>
       </c>
       <c r="E115" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F115" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G115" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" s="3" t="s">
         <v>257</v>
       </c>
       <c r="B116" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="C116" s="3" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="D116" s="4">
         <v>1000000</v>
       </c>
       <c r="E116" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F116" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G116" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="B117" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="C117" s="3" t="s">
         <v>260</v>
-      </c>
-[...4 lines deleted...]
-        <v>261</v>
       </c>
       <c r="D117" s="4">
         <v>1000000</v>
       </c>
       <c r="E117" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F117" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G117" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="B118" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="C118" s="3" t="s">
         <v>262</v>
-      </c>
-[...4 lines deleted...]
-        <v>263</v>
       </c>
       <c r="D118" s="4">
         <v>1000000</v>
       </c>
       <c r="E118" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F118" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G118" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="B119" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="C119" s="3" t="s">
         <v>264</v>
-      </c>
-[...4 lines deleted...]
-        <v>265</v>
       </c>
       <c r="D119" s="4">
         <v>1000000</v>
       </c>
       <c r="E119" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F119" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G119" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="B120" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="C120" s="3" t="s">
         <v>266</v>
-      </c>
-[...4 lines deleted...]
-        <v>267</v>
       </c>
       <c r="D120" s="4">
         <v>1000000</v>
       </c>
       <c r="E120" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F120" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G120" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="B121" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C121" s="3" t="s">
         <v>268</v>
-      </c>
-[...4 lines deleted...]
-        <v>269</v>
       </c>
       <c r="D121" s="4">
         <v>1000000</v>
       </c>
       <c r="E121" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F121" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G121" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="B122" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C122" s="3" t="s">
         <v>270</v>
-      </c>
-[...4 lines deleted...]
-        <v>271</v>
       </c>
       <c r="D122" s="4">
         <v>1000000</v>
       </c>
       <c r="E122" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F122" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G122" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="B123" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C123" s="3" t="s">
         <v>272</v>
-      </c>
-[...4 lines deleted...]
-        <v>273</v>
       </c>
       <c r="D123" s="4">
         <v>1000000</v>
       </c>
       <c r="E123" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F123" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G123" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="B124" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C124" s="3" t="s">
         <v>274</v>
-      </c>
-[...4 lines deleted...]
-        <v>275</v>
       </c>
       <c r="D124" s="4">
         <v>1000000</v>
       </c>
       <c r="E124" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F124" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G124" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="B125" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C125" s="3" t="s">
         <v>276</v>
-      </c>
-[...4 lines deleted...]
-        <v>277</v>
       </c>
       <c r="D125" s="4">
         <v>1000000</v>
       </c>
       <c r="E125" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F125" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G125" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="B126" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C126" s="3" t="s">
         <v>278</v>
-      </c>
-[...4 lines deleted...]
-        <v>279</v>
       </c>
       <c r="D126" s="4">
         <v>1000000</v>
       </c>
       <c r="E126" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F126" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G126" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="B127" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C127" s="3" t="s">
         <v>280</v>
-      </c>
-[...4 lines deleted...]
-        <v>281</v>
       </c>
       <c r="D127" s="4">
         <v>1000000</v>
       </c>
       <c r="E127" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F127" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G127" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="B128" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C128" s="3" t="s">
         <v>282</v>
-      </c>
-[...4 lines deleted...]
-        <v>283</v>
       </c>
       <c r="D128" s="4">
         <v>1000000</v>
       </c>
       <c r="E128" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F128" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G128" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="B129" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C129" s="3" t="s">
         <v>284</v>
-      </c>
-[...4 lines deleted...]
-        <v>285</v>
       </c>
       <c r="D129" s="4">
         <v>1000000</v>
       </c>
       <c r="E129" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F129" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G129" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="B130" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C130" s="3" t="s">
         <v>286</v>
-      </c>
-[...4 lines deleted...]
-        <v>287</v>
       </c>
       <c r="D130" s="4">
         <v>1000000</v>
       </c>
       <c r="E130" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F130" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G130" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="B131" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C131" s="3" t="s">
         <v>288</v>
-      </c>
-[...4 lines deleted...]
-        <v>289</v>
       </c>
       <c r="D131" s="4">
         <v>1000000</v>
       </c>
       <c r="E131" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F131" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G131" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="B132" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C132" s="3" t="s">
         <v>290</v>
-      </c>
-[...4 lines deleted...]
-        <v>291</v>
       </c>
       <c r="D132" s="4">
         <v>1000000</v>
       </c>
       <c r="E132" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F132" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G132" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="B133" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C133" s="3" t="s">
         <v>292</v>
-      </c>
-[...4 lines deleted...]
-        <v>293</v>
       </c>
       <c r="D133" s="4">
         <v>1000000</v>
       </c>
       <c r="E133" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F133" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G133" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="B134" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C134" s="3" t="s">
         <v>294</v>
-      </c>
-[...4 lines deleted...]
-        <v>295</v>
       </c>
       <c r="D134" s="4">
         <v>1000000</v>
       </c>
       <c r="E134" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F134" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G134" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="B135" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C135" s="3" t="s">
         <v>296</v>
-      </c>
-[...4 lines deleted...]
-        <v>297</v>
       </c>
       <c r="D135" s="4">
         <v>1000000</v>
       </c>
       <c r="E135" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F135" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G135" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="B136" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C136" s="3" t="s">
         <v>298</v>
-      </c>
-[...4 lines deleted...]
-        <v>299</v>
       </c>
       <c r="D136" s="4">
         <v>1000000</v>
       </c>
       <c r="E136" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F136" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G136" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="B137" s="3" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="C137" s="3" t="s">
         <v>301</v>
       </c>
       <c r="D137" s="4">
-        <v>1000000</v>
+        <v>9990</v>
       </c>
       <c r="E137" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F137" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G137" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" s="3" t="s">
         <v>302</v>
       </c>
       <c r="B138" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="C138" s="3" t="s">
         <v>303</v>
       </c>
-      <c r="C138" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D138" s="4">
-        <v>9990</v>
+        <v>1000000</v>
       </c>
       <c r="E138" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F138" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G138" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="B139" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="C139" s="3" t="s">
         <v>305</v>
-      </c>
-[...4 lines deleted...]
-        <v>306</v>
       </c>
       <c r="D139" s="4">
         <v>1000000</v>
       </c>
       <c r="E139" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F139" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G139" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="B140" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="C140" s="3" t="s">
         <v>307</v>
-      </c>
-[...4 lines deleted...]
-        <v>308</v>
       </c>
       <c r="D140" s="4">
         <v>1000000</v>
       </c>
       <c r="E140" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F140" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G140" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="B141" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C141" s="3" t="s">
         <v>309</v>
-      </c>
-[...4 lines deleted...]
-        <v>310</v>
       </c>
       <c r="D141" s="4">
         <v>1000000</v>
       </c>
       <c r="E141" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F141" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G141" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="B142" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C142" s="3" t="s">
         <v>311</v>
-      </c>
-[...4 lines deleted...]
-        <v>312</v>
       </c>
       <c r="D142" s="4">
         <v>1000000</v>
       </c>
       <c r="E142" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F142" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G142" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="B143" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C143" s="3" t="s">
         <v>313</v>
-      </c>
-[...4 lines deleted...]
-        <v>314</v>
       </c>
       <c r="D143" s="4">
         <v>1000000</v>
       </c>
       <c r="E143" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F143" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G143" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="B144" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="C144" s="3" t="s">
         <v>315</v>
-      </c>
-[...4 lines deleted...]
-        <v>316</v>
       </c>
       <c r="D144" s="4">
         <v>1000000</v>
       </c>
       <c r="E144" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F144" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G144" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="B145" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="C145" s="3" t="s">
         <v>317</v>
-      </c>
-[...4 lines deleted...]
-        <v>318</v>
       </c>
       <c r="D145" s="4">
         <v>1000000</v>
       </c>
       <c r="E145" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F145" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G145" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="B146" s="3" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="C146" s="3" t="s">
         <v>320</v>
       </c>
       <c r="D146" s="4">
-        <v>1000000</v>
+        <v>6290</v>
       </c>
       <c r="E146" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F146" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G146" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" s="3" t="s">
         <v>321</v>
       </c>
       <c r="B147" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="C147" s="3" t="s">
         <v>322</v>
       </c>
-      <c r="C147" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D147" s="4">
-        <v>6290</v>
+        <v>1000000</v>
       </c>
       <c r="E147" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F147" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G147" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="B148" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="C148" s="3" t="s">
         <v>324</v>
       </c>
-      <c r="B148" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D148" s="4">
-        <v>1000000</v>
+        <v>9990</v>
       </c>
       <c r="E148" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F148" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G148" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="B149" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C149" s="3" t="s">
         <v>326</v>
       </c>
-      <c r="B149" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D149" s="4">
-        <v>9990</v>
+        <v>12590</v>
       </c>
       <c r="E149" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F149" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G149" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="B150" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C150" s="3" t="s">
         <v>328</v>
       </c>
-      <c r="B150" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D150" s="4">
-        <v>12590</v>
+        <v>1000000</v>
       </c>
       <c r="E150" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F150" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G150" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="B151" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C151" s="3" t="s">
         <v>330</v>
       </c>
-      <c r="B151" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D151" s="4">
-        <v>1000000</v>
+        <v>7490</v>
       </c>
       <c r="E151" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F151" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G151" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="B152" s="3" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="C152" s="3" t="s">
         <v>333</v>
       </c>
       <c r="D152" s="4">
-        <v>7490</v>
+        <v>10290</v>
       </c>
       <c r="E152" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F152" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G152" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" s="3" t="s">
         <v>334</v>
       </c>
       <c r="B153" s="3" t="s">
         <v>335</v>
       </c>
       <c r="C153" s="3" t="s">
         <v>336</v>
       </c>
       <c r="D153" s="4">
-        <v>10290</v>
+        <v>1000000</v>
       </c>
       <c r="E153" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F153" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G153" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" s="3" t="s">
         <v>337</v>
       </c>
       <c r="B154" s="3" t="s">
         <v>338</v>
       </c>
       <c r="C154" s="3" t="s">
         <v>339</v>
       </c>
       <c r="D154" s="4">
-        <v>1000000</v>
+        <v>5990</v>
       </c>
       <c r="E154" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F154" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G154" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" s="3" t="s">
         <v>340</v>
       </c>
       <c r="B155" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="C155" s="3" t="s">
         <v>341</v>
       </c>
-      <c r="C155" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D155" s="4">
-        <v>5990</v>
+        <v>1000000</v>
       </c>
       <c r="E155" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F155" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G155" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="B156" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="C156" s="3" t="s">
         <v>343</v>
       </c>
-      <c r="B156" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D156" s="4">
-        <v>1000000</v>
+        <v>1690</v>
       </c>
       <c r="E156" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F156" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G156" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="B157" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="C157" s="3" t="s">
         <v>345</v>
-      </c>
-[...4 lines deleted...]
-        <v>346</v>
       </c>
       <c r="D157" s="4">
         <v>1690</v>
       </c>
       <c r="E157" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F157" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G157" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="B158" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="C158" s="3" t="s">
         <v>347</v>
       </c>
-      <c r="B158" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D158" s="4">
-        <v>1690</v>
+        <v>1890</v>
       </c>
       <c r="E158" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F158" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G158" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="B159" s="3" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="C159" s="3" t="s">
         <v>350</v>
       </c>
       <c r="D159" s="4">
-        <v>1890</v>
+        <v>2690</v>
       </c>
       <c r="E159" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F159" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G159" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" s="3" t="s">
         <v>351</v>
       </c>
       <c r="B160" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C160" s="3" t="s">
         <v>352</v>
       </c>
-      <c r="C160" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D160" s="4">
-        <v>2690</v>
+        <v>11490</v>
       </c>
       <c r="E160" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F160" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G160" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="B161" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="C161" s="3" t="s">
         <v>354</v>
       </c>
-      <c r="B161" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D161" s="4">
-        <v>11490</v>
+        <v>1000000</v>
       </c>
       <c r="E161" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F161" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G161" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="B162" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C162" s="3" t="s">
         <v>356</v>
       </c>
-      <c r="B162" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D162" s="4">
-        <v>1000000</v>
+        <v>5990</v>
       </c>
       <c r="E162" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F162" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G162" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="B163" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C163" s="3" t="s">
         <v>358</v>
       </c>
-      <c r="B163" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D163" s="4">
-        <v>5990</v>
+        <v>1000000</v>
       </c>
       <c r="E163" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F163" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G163" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B164" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C164" s="3" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="D164" s="4">
         <v>1000000</v>
       </c>
       <c r="E164" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F164" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G164" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="B165" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C165" s="3" t="s">
         <v>362</v>
-      </c>
-[...4 lines deleted...]
-        <v>363</v>
       </c>
       <c r="D165" s="4">
         <v>1000000</v>
       </c>
       <c r="E165" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F165" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G165" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="B166" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C166" s="3" t="s">
         <v>364</v>
-      </c>
-[...4 lines deleted...]
-        <v>365</v>
       </c>
       <c r="D166" s="4">
         <v>1000000</v>
       </c>
       <c r="E166" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F166" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G166" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="B167" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C167" s="3" t="s">
         <v>366</v>
       </c>
-      <c r="B167" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D167" s="4">
-        <v>1000000</v>
+        <v>17990</v>
       </c>
       <c r="E167" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F167" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G167" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="B168" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C168" s="3" t="s">
         <v>368</v>
       </c>
-      <c r="B168" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D168" s="4">
-        <v>17990</v>
+        <v>18690</v>
       </c>
       <c r="E168" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F168" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G168" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="B169" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="C169" s="3" t="s">
         <v>370</v>
       </c>
-      <c r="B169" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D169" s="4">
-        <v>18690</v>
+        <v>1000000</v>
       </c>
       <c r="E169" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F169" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G169" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="B170" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C170" s="3" t="s">
         <v>372</v>
       </c>
-      <c r="B170" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D170" s="4">
-        <v>1000000</v>
+        <v>12590</v>
       </c>
       <c r="E170" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F170" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G170" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="B171" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="C171" s="3" t="s">
         <v>374</v>
       </c>
-      <c r="B171" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D171" s="4">
-        <v>12590</v>
+        <v>1000000</v>
       </c>
       <c r="E171" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F171" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G171" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="B172" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="C172" s="3" t="s">
         <v>376</v>
-      </c>
-[...4 lines deleted...]
-        <v>377</v>
       </c>
       <c r="D172" s="4">
         <v>1000000</v>
       </c>
       <c r="E172" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F172" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G172" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="B173" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C173" s="3" t="s">
         <v>378</v>
-      </c>
-[...4 lines deleted...]
-        <v>379</v>
       </c>
       <c r="D173" s="4">
         <v>1000000</v>
       </c>
       <c r="E173" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F173" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G173" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" s="3" t="s">
+        <v>379</v>
+      </c>
+      <c r="B174" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="C174" s="3" t="s">
         <v>380</v>
-      </c>
-[...4 lines deleted...]
-        <v>381</v>
       </c>
       <c r="D174" s="4">
         <v>1000000</v>
       </c>
       <c r="E174" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F174" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G174" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="B175" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C175" s="3" t="s">
         <v>382</v>
-      </c>
-[...4 lines deleted...]
-        <v>383</v>
       </c>
       <c r="D175" s="4">
         <v>1000000</v>
       </c>
       <c r="E175" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F175" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G175" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="B176" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="C176" s="3" t="s">
         <v>384</v>
-      </c>
-[...4 lines deleted...]
-        <v>385</v>
       </c>
       <c r="D176" s="4">
         <v>1000000</v>
       </c>
       <c r="E176" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F176" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G176" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="B177" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="C177" s="3" t="s">
         <v>386</v>
-      </c>
-[...4 lines deleted...]
-        <v>387</v>
       </c>
       <c r="D177" s="4">
         <v>1000000</v>
       </c>
       <c r="E177" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F177" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G177" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="B178" s="3" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
       <c r="C178" s="3" t="s">
         <v>389</v>
       </c>
       <c r="D178" s="4">
         <v>1000000</v>
       </c>
       <c r="E178" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F178" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G178" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" s="3" t="s">
         <v>390</v>
       </c>
       <c r="B179" s="3" t="s">
         <v>391</v>
       </c>
       <c r="C179" s="3" t="s">
         <v>392</v>
       </c>
       <c r="D179" s="4">
-        <v>1000000</v>
+        <v>14690</v>
       </c>
       <c r="E179" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F179" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G179" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" s="3" t="s">
         <v>393</v>
       </c>
       <c r="B180" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C180" s="3" t="s">
         <v>394</v>
       </c>
-      <c r="C180" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D180" s="4">
-        <v>14690</v>
+        <v>6590</v>
       </c>
       <c r="E180" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F180" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G180" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="B181" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C181" s="3" t="s">
         <v>396</v>
       </c>
-      <c r="B181" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D181" s="4">
-        <v>6590</v>
+        <v>11490</v>
       </c>
       <c r="E181" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F181" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G181" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="B182" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C182" s="3" t="s">
         <v>398</v>
       </c>
-      <c r="B182" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D182" s="4">
-        <v>11490</v>
+        <v>11990</v>
       </c>
       <c r="E182" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F182" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G182" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="B183" s="3" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="C183" s="3" t="s">
         <v>401</v>
       </c>
       <c r="D183" s="4">
-        <v>11990</v>
+        <v>14990</v>
       </c>
       <c r="E183" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F183" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G183" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" s="3" t="s">
         <v>402</v>
       </c>
       <c r="B184" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="C184" s="3" t="s">
         <v>403</v>
       </c>
-      <c r="C184" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D184" s="4">
-        <v>14990</v>
+        <v>13990</v>
       </c>
       <c r="E184" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F184" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G184" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="B185" s="3" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
       <c r="C185" s="3" t="s">
         <v>406</v>
       </c>
       <c r="D185" s="4">
-        <v>13990</v>
+        <v>1000000</v>
       </c>
       <c r="E185" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F185" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G185" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" s="3" t="s">
         <v>407</v>
       </c>
       <c r="B186" s="3" t="s">
         <v>408</v>
       </c>
       <c r="C186" s="3" t="s">
         <v>409</v>
       </c>
       <c r="D186" s="4">
         <v>1000000</v>
       </c>
       <c r="E186" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F186" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G186" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" s="3" t="s">
         <v>410</v>
       </c>
       <c r="B187" s="3" t="s">
         <v>411</v>
       </c>
       <c r="C187" s="3" t="s">
         <v>412</v>
       </c>
       <c r="D187" s="4">
-        <v>1000000</v>
+        <v>4990</v>
       </c>
       <c r="E187" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F187" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G187" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" s="3" t="s">
         <v>413</v>
       </c>
       <c r="B188" s="3" t="s">
         <v>414</v>
       </c>
       <c r="C188" s="3" t="s">
         <v>415</v>
       </c>
       <c r="D188" s="4">
-        <v>4990</v>
+        <v>11990</v>
       </c>
       <c r="E188" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F188" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G188" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" s="3" t="s">
         <v>416</v>
       </c>
       <c r="B189" s="3" t="s">
         <v>417</v>
       </c>
       <c r="C189" s="3" t="s">
         <v>418</v>
       </c>
       <c r="D189" s="4">
-        <v>11990</v>
+        <v>14990</v>
       </c>
       <c r="E189" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F189" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G189" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" s="3" t="s">
         <v>419</v>
       </c>
       <c r="B190" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="C190" s="3" t="s">
         <v>420</v>
       </c>
-      <c r="C190" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D190" s="4">
-        <v>14990</v>
+        <v>14790</v>
       </c>
       <c r="E190" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F190" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G190" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="B191" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="C191" s="3" t="s">
         <v>422</v>
       </c>
-      <c r="B191" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D191" s="4">
-        <v>14790</v>
+        <v>1000000</v>
       </c>
       <c r="E191" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F191" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G191" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="B192" s="3" t="s">
         <v>424</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="C192" s="3" t="s">
         <v>425</v>
       </c>
       <c r="D192" s="4">
-        <v>1000000</v>
+        <v>3990</v>
       </c>
       <c r="E192" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F192" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G192" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" s="3" t="s">
         <v>426</v>
       </c>
       <c r="B193" s="3" t="s">
         <v>427</v>
       </c>
       <c r="C193" s="3" t="s">
         <v>428</v>
       </c>
       <c r="D193" s="4">
-        <v>3990</v>
+        <v>1490</v>
       </c>
       <c r="E193" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F193" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G193" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" s="3" t="s">
         <v>429</v>
       </c>
       <c r="B194" s="3" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="C194" s="3" t="s">
         <v>430</v>
       </c>
       <c r="D194" s="4">
         <v>1000000</v>
       </c>
       <c r="E194" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F194" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G194" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" s="6" t="s">
         <v>431</v>
       </c>
       <c r="B195" s="7"/>
       <c r="C195" s="7"/>
       <c r="D195" s="7"/>
       <c r="E195" s="7"/>
       <c r="F195" s="7"/>
       <c r="G195" s="7"/>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" s="3" t="s">
         <v>432</v>
       </c>
       <c r="B196" s="3" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C196" s="3" t="s">
         <v>433</v>
       </c>
       <c r="D196" s="4">
         <v>6590</v>
       </c>
       <c r="E196" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F196" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G196" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" s="3" t="s">
         <v>434</v>
       </c>
       <c r="B197" s="3" t="s">
         <v>435</v>
       </c>
       <c r="C197" s="3" t="s">
         <v>436</v>
       </c>
       <c r="D197" s="4">
         <v>3250</v>
       </c>
       <c r="E197" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F197" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G197" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" s="3" t="s">
         <v>437</v>
       </c>
       <c r="B198" s="3" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C198" s="3" t="s">
         <v>438</v>
       </c>
       <c r="D198" s="4">
         <v>6990</v>
       </c>
       <c r="E198" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F198" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G198" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" s="3" t="s">
         <v>439</v>
       </c>
       <c r="B199" s="3" t="s">
         <v>440</v>
       </c>
       <c r="C199" s="3" t="s">
@@ -6890,166 +6890,166 @@
       </c>
       <c r="B202" s="3" t="s">
         <v>443</v>
       </c>
       <c r="C202" s="3" t="s">
         <v>448</v>
       </c>
       <c r="D202" s="4">
         <v>5490</v>
       </c>
       <c r="E202" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F202" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G202" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203" s="3" t="s">
         <v>449</v>
       </c>
       <c r="B203" s="3" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="C203" s="3" t="s">
         <v>450</v>
       </c>
       <c r="D203" s="4">
         <v>2490</v>
       </c>
       <c r="E203" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F203" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G203" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" s="3" t="s">
         <v>451</v>
       </c>
       <c r="B204" s="3" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="C204" s="3" t="s">
         <v>452</v>
       </c>
       <c r="D204" s="4">
         <v>1690</v>
       </c>
       <c r="E204" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F204" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G204" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" s="3" t="s">
         <v>453</v>
       </c>
       <c r="B205" s="3" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="C205" s="3" t="s">
         <v>454</v>
       </c>
       <c r="D205" s="4">
         <v>1690</v>
       </c>
       <c r="E205" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F205" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G205" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206" s="3" t="s">
         <v>455</v>
       </c>
       <c r="B206" s="3" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="C206" s="3" t="s">
         <v>456</v>
       </c>
       <c r="D206" s="4">
         <v>1690</v>
       </c>
       <c r="E206" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F206" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G206" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207" s="3" t="s">
         <v>457</v>
       </c>
       <c r="B207" s="3" t="s">
         <v>458</v>
       </c>
       <c r="C207" s="3" t="s">
         <v>459</v>
       </c>
       <c r="D207" s="4">
         <v>6590</v>
       </c>
       <c r="E207" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F207" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G207" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208" s="3" t="s">
         <v>460</v>
       </c>
       <c r="B208" s="3" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C208" s="3" t="s">
         <v>461</v>
       </c>
       <c r="D208" s="4">
         <v>6590</v>
       </c>
       <c r="E208" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F208" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G208" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209" s="3" t="s">
         <v>462</v>
       </c>
       <c r="B209" s="3" t="s">
         <v>463</v>
       </c>
       <c r="C209" s="3" t="s">
@@ -7281,166 +7281,166 @@
       </c>
       <c r="B219" s="3" t="s">
         <v>487</v>
       </c>
       <c r="C219" s="3" t="s">
         <v>488</v>
       </c>
       <c r="D219" s="4">
         <v>4990</v>
       </c>
       <c r="E219" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F219" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G219" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220" s="3" t="s">
         <v>489</v>
       </c>
       <c r="B220" s="3" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="C220" s="3" t="s">
         <v>490</v>
       </c>
       <c r="D220" s="4">
         <v>2990</v>
       </c>
       <c r="E220" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F220" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G220" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221" s="3" t="s">
         <v>491</v>
       </c>
       <c r="B221" s="3" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="C221" s="3" t="s">
         <v>492</v>
       </c>
       <c r="D221" s="4">
         <v>3190</v>
       </c>
       <c r="E221" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F221" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G221" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222" s="3" t="s">
         <v>493</v>
       </c>
       <c r="B222" s="3" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="C222" s="3" t="s">
         <v>494</v>
       </c>
       <c r="D222" s="4">
         <v>3190</v>
       </c>
       <c r="E222" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F222" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G222" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223" s="3" t="s">
         <v>495</v>
       </c>
       <c r="B223" s="3" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="C223" s="3" t="s">
         <v>496</v>
       </c>
       <c r="D223" s="4">
         <v>3090</v>
       </c>
       <c r="E223" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F223" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G223" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224" s="3" t="s">
         <v>497</v>
       </c>
       <c r="B224" s="3" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="C224" s="3" t="s">
         <v>498</v>
       </c>
       <c r="D224" s="4">
         <v>3090</v>
       </c>
       <c r="E224" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F224" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G224" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225" s="3" t="s">
         <v>499</v>
       </c>
       <c r="B225" s="3" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="C225" s="3" t="s">
         <v>500</v>
       </c>
       <c r="D225" s="4">
         <v>3290</v>
       </c>
       <c r="E225" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F225" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G225" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226" s="3" t="s">
         <v>501</v>
       </c>
       <c r="B226" s="3" t="s">
         <v>502</v>
       </c>
       <c r="C226" s="3" t="s">
@@ -7879,51 +7879,51 @@
       </c>
       <c r="B245" s="3" t="s">
         <v>544</v>
       </c>
       <c r="C245" s="3" t="s">
         <v>545</v>
       </c>
       <c r="D245" s="4">
         <v>10590</v>
       </c>
       <c r="E245" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F245" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G245" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246" s="3" t="s">
         <v>546</v>
       </c>
       <c r="B246" s="3" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C246" s="3" t="s">
         <v>547</v>
       </c>
       <c r="D246" s="4">
         <v>9990</v>
       </c>
       <c r="E246" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F246" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G246" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247" s="3" t="s">
         <v>548</v>
       </c>
       <c r="B247" s="3" t="s">
         <v>549</v>
       </c>
       <c r="C247" s="3" t="s">
@@ -8017,51 +8017,51 @@
       </c>
       <c r="B251" s="3" t="s">
         <v>549</v>
       </c>
       <c r="C251" s="3" t="s">
         <v>559</v>
       </c>
       <c r="D251" s="4">
         <v>25490</v>
       </c>
       <c r="E251" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F251" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G251" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="A252" s="3" t="s">
         <v>560</v>
       </c>
       <c r="B252" s="3" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C252" s="3" t="s">
         <v>561</v>
       </c>
       <c r="D252" s="4">
         <v>10990</v>
       </c>
       <c r="E252" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F252" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G252" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253" s="3" t="s">
         <v>562</v>
       </c>
       <c r="B253" s="3" t="s">
         <v>563</v>
       </c>
       <c r="C253" s="3" t="s">
@@ -8647,52 +8647,52 @@
         <v>630</v>
       </c>
       <c r="B280" s="3" t="s">
         <v>631</v>
       </c>
       <c r="C280" s="3" t="s">
         <v>632</v>
       </c>
       <c r="D280" s="4">
         <v>11590</v>
       </c>
       <c r="E280" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F280" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G280" s="5" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A4:G280"/>
   <mergeCells>
     <mergeCell ref="A5:G5"/>
-    <mergeCell ref="A26:G26"/>
-    <mergeCell ref="A53:G53"/>
+    <mergeCell ref="A25:G25"/>
+    <mergeCell ref="A52:G52"/>
     <mergeCell ref="A195:G195"/>
     <mergeCell ref="A256:G256"/>
     <mergeCell ref="A265:G265"/>
     <mergeCell ref="A274:G274"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E7" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F7" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="E8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_9"/>
     <hyperlink ref="E9" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_12"/>
     <hyperlink ref="E10" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_15"/>
     <hyperlink ref="E11" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_18"/>
     <hyperlink ref="E12" r:id="rId_hyperlink_19"/>
@@ -8712,53 +8712,53 @@
     <hyperlink ref="G16" r:id="rId_hyperlink_33"/>
     <hyperlink ref="E17" r:id="rId_hyperlink_34"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_35"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_36"/>
     <hyperlink ref="E18" r:id="rId_hyperlink_37"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_38"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_39"/>
     <hyperlink ref="E19" r:id="rId_hyperlink_40"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_41"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_42"/>
     <hyperlink ref="E20" r:id="rId_hyperlink_43"/>
     <hyperlink ref="F20" r:id="rId_hyperlink_44"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_45"/>
     <hyperlink ref="E21" r:id="rId_hyperlink_46"/>
     <hyperlink ref="F21" r:id="rId_hyperlink_47"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_48"/>
     <hyperlink ref="E22" r:id="rId_hyperlink_49"/>
     <hyperlink ref="F22" r:id="rId_hyperlink_50"/>
     <hyperlink ref="G22" r:id="rId_hyperlink_51"/>
     <hyperlink ref="E23" r:id="rId_hyperlink_52"/>
     <hyperlink ref="F23" r:id="rId_hyperlink_53"/>
     <hyperlink ref="G23" r:id="rId_hyperlink_54"/>
     <hyperlink ref="E24" r:id="rId_hyperlink_55"/>
     <hyperlink ref="F24" r:id="rId_hyperlink_56"/>
     <hyperlink ref="G24" r:id="rId_hyperlink_57"/>
-    <hyperlink ref="E25" r:id="rId_hyperlink_58"/>
-[...1 lines deleted...]
-    <hyperlink ref="G25" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="E26" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="F26" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="G26" r:id="rId_hyperlink_60"/>
     <hyperlink ref="E27" r:id="rId_hyperlink_61"/>
     <hyperlink ref="F27" r:id="rId_hyperlink_62"/>
     <hyperlink ref="G27" r:id="rId_hyperlink_63"/>
     <hyperlink ref="E28" r:id="rId_hyperlink_64"/>
     <hyperlink ref="F28" r:id="rId_hyperlink_65"/>
     <hyperlink ref="G28" r:id="rId_hyperlink_66"/>
     <hyperlink ref="E29" r:id="rId_hyperlink_67"/>
     <hyperlink ref="F29" r:id="rId_hyperlink_68"/>
     <hyperlink ref="G29" r:id="rId_hyperlink_69"/>
     <hyperlink ref="E30" r:id="rId_hyperlink_70"/>
     <hyperlink ref="F30" r:id="rId_hyperlink_71"/>
     <hyperlink ref="G30" r:id="rId_hyperlink_72"/>
     <hyperlink ref="E31" r:id="rId_hyperlink_73"/>
     <hyperlink ref="F31" r:id="rId_hyperlink_74"/>
     <hyperlink ref="G31" r:id="rId_hyperlink_75"/>
     <hyperlink ref="E32" r:id="rId_hyperlink_76"/>
     <hyperlink ref="F32" r:id="rId_hyperlink_77"/>
     <hyperlink ref="G32" r:id="rId_hyperlink_78"/>
     <hyperlink ref="E33" r:id="rId_hyperlink_79"/>
     <hyperlink ref="F33" r:id="rId_hyperlink_80"/>
     <hyperlink ref="G33" r:id="rId_hyperlink_81"/>
     <hyperlink ref="E34" r:id="rId_hyperlink_82"/>
     <hyperlink ref="F34" r:id="rId_hyperlink_83"/>
     <hyperlink ref="G34" r:id="rId_hyperlink_84"/>
     <hyperlink ref="E35" r:id="rId_hyperlink_85"/>
@@ -8790,53 +8790,53 @@
     <hyperlink ref="G43" r:id="rId_hyperlink_111"/>
     <hyperlink ref="E44" r:id="rId_hyperlink_112"/>
     <hyperlink ref="F44" r:id="rId_hyperlink_113"/>
     <hyperlink ref="G44" r:id="rId_hyperlink_114"/>
     <hyperlink ref="E45" r:id="rId_hyperlink_115"/>
     <hyperlink ref="F45" r:id="rId_hyperlink_116"/>
     <hyperlink ref="G45" r:id="rId_hyperlink_117"/>
     <hyperlink ref="E46" r:id="rId_hyperlink_118"/>
     <hyperlink ref="F46" r:id="rId_hyperlink_119"/>
     <hyperlink ref="G46" r:id="rId_hyperlink_120"/>
     <hyperlink ref="E47" r:id="rId_hyperlink_121"/>
     <hyperlink ref="F47" r:id="rId_hyperlink_122"/>
     <hyperlink ref="G47" r:id="rId_hyperlink_123"/>
     <hyperlink ref="E48" r:id="rId_hyperlink_124"/>
     <hyperlink ref="F48" r:id="rId_hyperlink_125"/>
     <hyperlink ref="G48" r:id="rId_hyperlink_126"/>
     <hyperlink ref="E49" r:id="rId_hyperlink_127"/>
     <hyperlink ref="F49" r:id="rId_hyperlink_128"/>
     <hyperlink ref="G49" r:id="rId_hyperlink_129"/>
     <hyperlink ref="E50" r:id="rId_hyperlink_130"/>
     <hyperlink ref="F50" r:id="rId_hyperlink_131"/>
     <hyperlink ref="G50" r:id="rId_hyperlink_132"/>
     <hyperlink ref="E51" r:id="rId_hyperlink_133"/>
     <hyperlink ref="F51" r:id="rId_hyperlink_134"/>
     <hyperlink ref="G51" r:id="rId_hyperlink_135"/>
-    <hyperlink ref="E52" r:id="rId_hyperlink_136"/>
-[...1 lines deleted...]
-    <hyperlink ref="G52" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="E53" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="F53" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="G53" r:id="rId_hyperlink_138"/>
     <hyperlink ref="E54" r:id="rId_hyperlink_139"/>
     <hyperlink ref="F54" r:id="rId_hyperlink_140"/>
     <hyperlink ref="G54" r:id="rId_hyperlink_141"/>
     <hyperlink ref="E55" r:id="rId_hyperlink_142"/>
     <hyperlink ref="F55" r:id="rId_hyperlink_143"/>
     <hyperlink ref="G55" r:id="rId_hyperlink_144"/>
     <hyperlink ref="E56" r:id="rId_hyperlink_145"/>
     <hyperlink ref="F56" r:id="rId_hyperlink_146"/>
     <hyperlink ref="G56" r:id="rId_hyperlink_147"/>
     <hyperlink ref="E57" r:id="rId_hyperlink_148"/>
     <hyperlink ref="F57" r:id="rId_hyperlink_149"/>
     <hyperlink ref="G57" r:id="rId_hyperlink_150"/>
     <hyperlink ref="E58" r:id="rId_hyperlink_151"/>
     <hyperlink ref="F58" r:id="rId_hyperlink_152"/>
     <hyperlink ref="G58" r:id="rId_hyperlink_153"/>
     <hyperlink ref="E59" r:id="rId_hyperlink_154"/>
     <hyperlink ref="F59" r:id="rId_hyperlink_155"/>
     <hyperlink ref="G59" r:id="rId_hyperlink_156"/>
     <hyperlink ref="E60" r:id="rId_hyperlink_157"/>
     <hyperlink ref="F60" r:id="rId_hyperlink_158"/>
     <hyperlink ref="G60" r:id="rId_hyperlink_159"/>
     <hyperlink ref="E61" r:id="rId_hyperlink_160"/>
     <hyperlink ref="F61" r:id="rId_hyperlink_161"/>
     <hyperlink ref="G61" r:id="rId_hyperlink_162"/>
     <hyperlink ref="E62" r:id="rId_hyperlink_163"/>
@@ -9514,32 +9514,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Price</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>FriendlyCMS by Lazutin Igor Andreevich</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>www.prology.ru catalog price 29.04.2026 04:04</dc:title>
+  <dc:title>www.prology.ru catalog price 13.06.2026 05:14</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>