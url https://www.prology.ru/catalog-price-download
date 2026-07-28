--- v1 (2026-06-13)
+++ v2 (2026-07-28)
@@ -7,60 +7,60 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Price" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Price'!$A$4:$G$280</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Price'!$A$4:$G$282</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="633">
-[...1 lines deleted...]
-    <t>Прайс-лист на 13.06.2026 05:14</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="638">
+  <si>
+    <t>Прайс-лист на 28.07.2026 06:21</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
   <si>
     <t>Миниатюра</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Аксессуары</t>
   </si>
@@ -1705,69 +1705,84 @@
   <si>
     <t>PROLOGY GTR-200</t>
   </si>
   <si>
     <t>FM/USB/BT ресивер с оптическим выходом TOSLINK</t>
   </si>
   <si>
     <t>PRGTR200</t>
   </si>
   <si>
     <t>PROLOGY MPA-380 DSP</t>
   </si>
   <si>
     <t>PRMPA380</t>
   </si>
   <si>
     <t>PROLOGY MPV-390</t>
   </si>
   <si>
     <t>PRMPV390</t>
   </si>
   <si>
     <t>PROLOGY CDP-8.8 KRAKEN</t>
   </si>
   <si>
-    <t>FM/USB/BT ресивер с DSP-процессором / 8х65 Вт</t>
-[...1 lines deleted...]
-  <si>
     <t>PRCDP88KRAKEN</t>
   </si>
   <si>
     <t>PROLOGY CMD-410</t>
   </si>
   <si>
     <t>FM/USB/BT ресивер с ULTRA DSP процессором / MOSFET</t>
   </si>
   <si>
     <t>PRCMD410</t>
   </si>
   <si>
     <t>PROLOGY Q-110</t>
   </si>
   <si>
     <t>PRQ110464</t>
+  </si>
+  <si>
+    <t>PRM-120 POSEIDON + PS10</t>
+  </si>
+  <si>
+    <t>FM/USB/BT-ресивер с DSP / D-class 4Х140 ВТ + сабвуфер PS10</t>
+  </si>
+  <si>
+    <t>PRPRM120-PS10</t>
+  </si>
+  <si>
+    <t>PRM-120 POSEIDON + PS12</t>
+  </si>
+  <si>
+    <t>FM/USB/BT-ресивер с DSP / D-class 4Х140 ВТ + сабвуфер PS12</t>
+  </si>
+  <si>
+    <t>PRPRM120-PS12</t>
   </si>
   <si>
     <t>Промопродукция</t>
   </si>
   <si>
     <t>Наклейка PROLOGY</t>
   </si>
   <si>
     <t>цвет белый</t>
   </si>
   <si>
     <t>PRMH6964</t>
   </si>
   <si>
     <t>Кружка с покрытием soft-touch брендированная - PROLOGY</t>
   </si>
   <si>
     <t>синяя</t>
   </si>
   <si>
     <t>PRMH6743</t>
   </si>
   <si>
     <t>оранжевая</t>
   </si>
@@ -2325,63 +2340,63 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ra-100-kraken_id1174_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ra-100-kraken_id1174_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1174" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ra-120-antenna_id1287_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ra-120-antenna_id1287_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1287" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ra-121_id1575_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ra-121_id1575_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ra-121" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-iso-connectors-male-6_id1440_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-iso-connectors-male-6_id1440_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-iso-connectors-male" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ra-110_id1576_3.png" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ra-110_id1576_3.png" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ra-110" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rvc-210_id1447_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rvc-210_id1447_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rvc-210" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rvc-220_id1448_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rvc-220_id1448_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rvc-220" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-microphone-15m_id1487_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-microphone-15m_id1487_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-microphone-15m" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-microphone-30m_id1488_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-microphone-30m_id1488_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-microphone-30m" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/pult-du-prology-mpv-100-120-310_id1627_2.png" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_pult-du-prology-mpv-100-120-310_id1627_2.png" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/remote-control-for-prology-mpv-100-120-310" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/new-item_id1583_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/thumbs/t_new-item_id1583_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/remote-control-for-prology" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-avm-500-ahd_id1586_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-avm-500-ahd_id1586_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-avm-500-ahd" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/prology-iso-connectors-male-rf-4_id1589_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/thumbs/t_prology-iso-connectors-male-rf-4_id1589_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-iso-connectors-male-rf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rvc-100_id1450_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rvc-100_id1450_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rvc-100-ahd" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rvc-130_id1322_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rvc-130_id1322_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rvc-130-ahd" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rvc-110_id1320_9.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rvc-110_id1320_9.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rvc-110-ahd" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rvc-190_id1446_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rvc-190_id1446_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rvc-190-ahd" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rvc-200_id1416_10.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rvc-200_id1416_10.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rvc-200-ahd" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/pult-du-prology-mpc-70-75-90-100-120_id1628_2.webp" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_pult-du-prology-mpc-70-75-90-100-120_id1628_2.webp" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/remote-control-for-prology-mpc-70-75-90-100-120" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/stoika-pod-akustiku-brendirovannaya-kraken-by-prology_id1514_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_stoika-pod-akustiku-brendirovannaya-kraken-by-prology_id1514_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-acoustics-stands-4937" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/new-item_id1512_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/thumbs/t_new-item_id1512_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rx-692" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cx-130_id1474_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cx-130_id1474_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cx-130" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cx-165_id1475_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cx-165_id1475_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cx-165" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cx-65cs_id1476_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cx-65cs_id1476_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cx-65-cs" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-px-165_id1478_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-px-165_id1478_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-px-165" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-px-65cs_id1479_11.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-px-65cs_id1479_11.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-px-65-cs" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rx-165-kraken_id1480_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rx-165-kraken_id1480_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rx-165" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rx-65cs-kraken_id1481_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rx-65cs-kraken_id1481_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rx-65-cs" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ps-165_id1562_7.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ps-165_id1562_7.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ps-165" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ps-6_id1563_8.png" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ps-6_id1563_8.png" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ps-6" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cx-693_id1564_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cx-693_id1564_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cx-693" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-px-692_id1565_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-px-692_id1565_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-px-692" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rx-25s-kraken_id1566_7.png" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rx-25s-kraken_id1566_7.png" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rx-25s" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rx-25t-kraken_id1599_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rx-25t-kraken_id1599_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rx-25t" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rx-28t-kraken_id1600_10.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rx-28t-kraken_id1600_10.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rx-28t" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ps-25t-poseidon_id1601_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ps-25t-poseidon_id1601_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ps-25t-poseidon" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ps-25b-poseidon_id1602_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ps-25b-poseidon_id1602_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ps-25b-poseidon" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-spl-165-kraken_id1603_10.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-spl-165-kraken_id1603_10.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-kraken-spl-165" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-spl-200-kraken_id1604_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-spl-200-kraken_id1604_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-spl-200-kraken" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-sl-130_id1606_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-sl-130_id1606_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-sl-130" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-sl-165_id1607_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-sl-165_id1607_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-sl-165" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-sl-692_id1608_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-sl-692_id1608_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-sl-692" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-sl-65-cs_id1609_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-sl-65-cs_id1609_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-sl-65-cs" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-sl-52-cs_id1610_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-sl-52-cs_id1610_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-sl-52-cs" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cx-100_id1630_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cx-100_id1630_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cx-100" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ireg-7050shd-gps_id8_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ireg-7050shd-gps_id8_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/10" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Copy-iReg_5150_GPS_Kamera.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Copy-iReg_5150_GPS_Kamera.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/12" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_iReg-6250GPS_Rakurs_Lens_-_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_iReg-6250GPS_Rakurs_Lens_-_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/16" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/iReg-6550HD_GPS_rakurs_lens.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/iReg-6550HD_GPS_rakurs_lens.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/18" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpv-430_id1318_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpv-430_id1318_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpv-430-1318" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-iscan-5050_id324_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-iscan-5050_id324_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/450" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-dvd-350u-credit-card-remote-control_id237_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-dvd-350u-credit-card-remote-control_id237_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/237" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Copy-Prology_MPC-62AT_1000.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Copy-Prology_MPC-62AT_1000.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/264" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MPC-62AT_modify.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MPC-62AT_modify.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/265" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-2670TVR.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-2670TVR.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/266" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-2680TVR.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-2680TVR.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/267" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-1715TVR.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-1715TVR.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/268" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-1725TVR.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-1725TVR.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/269" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-1725T.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-1725T.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/270" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2680T_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2680T_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/271" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2670T_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2670T_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/272" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-1715T.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-1715T.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/273" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2745T_rakurs_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2745T_rakurs_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/274" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-270T_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-270T_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/275" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2740-New.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2740-New.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/276" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/side-small.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/side-small.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/277" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2660T.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2660T.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/278" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2640T-small.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2640T-small.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/279" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDD-724TS_front-4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDD-724TS_front-4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/280" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDD719TS_rakurst_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDD719TS_rakurst_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/281" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Copy-Copy-Prology_MDN-2145T-rakurs_copy.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Copy-Copy-Prology_MDN-2145T-rakurs_copy.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/282" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology-MDN-2135-rakurs_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology-MDN-2135-rakurs_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/283" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-270_otrisovka-final.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-270_otrisovka-final.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/284" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-290-final_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-290-final_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/287" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDD-740_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDD-740_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/288" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDD-745_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDD-745_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/289" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDD-70_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDD-70_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/290" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-260-rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-260-rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/291" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-dvs-1440_id292_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-dvs-1440_id292_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/292" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-1375T_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-1375T_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/293" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-240-final_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-240-final_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/294" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology-DVS-1365.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology-DVS-1365.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/295" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVR-1120_UNIT_PIC_Y_110517.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVR-1120_UNIT_PIC_Y_110517.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/296" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_DVD-2050U_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_DVD-2050U_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/297" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVD-2020U_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVD-2020U_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/298" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-1140.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-1140.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/299" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/03126c4d22c1a070bc1b4a1dd2a36724.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/03126c4d22c1a070bc1b4a1dd2a36724.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/300" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_CMD-230UR-2_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_CMD-230UR-2_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/301" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/7f44951b68dc32e40d4288eb428277e1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/7f44951b68dc32e40d4288eb428277e1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/302" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/f5b72a687daf98d7c196f714408a3e4d.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/f5b72a687daf98d7c196f714408a3e4d.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/303" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/e98e41d32bf3a3327658a323c6f3af07.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/e98e41d32bf3a3327658a323c6f3af07.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/304" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVU-1320_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVU-1320_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/305" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mct-410u_id306_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mct-410u_id306_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/306" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVU-1330-rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVU-1330-rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/307" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_CMD_190U_silkprint_end.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_CMD_190U_silkprint_end.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/308" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/CMD-185_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/CMD-185_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/309" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/CMD-160U_silkprint.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/CMD-160U_silkprint.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/310" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MCA-1080U_green_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MCA-1080U_green_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/311" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MCA-1060U_red_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MCA-1060U_red_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/312" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MCA-1015U_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MCA-1015U_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/313" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_CMD_170U_front_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_CMD_170U_front_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/314" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/373d145adba07c22c663c07c0c0e70fa.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/373d145adba07c22c663c07c0c0e70fa.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/315" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/small-MCH-375U.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/small-MCH-375U.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/316" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/6b4223b962a003fbe66e1ed561ef84c4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/6b4223b962a003fbe66e1ed561ef84c4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/317" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MCH-385U_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MCH-385U_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/318" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/53f155307ebb98a5f34911b43fc23daf.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/53f155307ebb98a5f34911b43fc23daf.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/319" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/CMU-620-1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/CMU-620-1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/320" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmu-520_id254_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmu-520_id254_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/321" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmu-500_id255_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmu-500_id255_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/322" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmu-306_id256_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmu-306_id256_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/323" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmu-301_id257_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmu-301_id257_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/324" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_CMU-307-rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_CMU-307-rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/325" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmu-303_id259_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmu-303_id259_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/326" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-dvs-265t_id262_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-dvs-265t_id262_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/331" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-2310_rakurs1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-2310_rakurs1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/388" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_DVU-710_rakurs1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_DVU-710_rakurs1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/389" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mdd-720_id266_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mdd-720_id266_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/390" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2770_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2770_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/391" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2772_rakurs1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2772_rakurs1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/392" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-2800_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-2800_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/393" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2820T_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2820T_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/394" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2820TVR_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2820TVR_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/395" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2900TVR_rakurs1_blue.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2900TVR_rakurs1_blue.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/396" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Copy-Prology_DVU-1270_rakurs-02.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Copy-Prology_DVU-1270_rakurs-02.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/397" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-dnu-2630_id276_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-dnu-2630_id276_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/402" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-2300_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-2300_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/403" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-dvu-600_id278_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-dvu-600_id278_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/404" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_DVU-700_rakurs.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_DVU-700_rakurs.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/446" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-1710T_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-1710T_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/447" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ione-1000_id322_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ione-1000_id322_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/448" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/iReg-7230SHD_lens_rakurs1_grey.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/iReg-7230SHD_lens_rakurs1_grey.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/453" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/iReg-7250SHD_lens_rakurs1_grey.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/iReg-7250SHD_lens_rakurs1_grey.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/454" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ireg-7270shd_id329_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ireg-7270shd_id329_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/455" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-1720_rakurs1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-1720_rakurs1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1031" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-1730T_rakurs1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-1730T_rakurs1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1032" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpc-65aw_id342_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpc-65aw_id342_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1033" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ireg-7330hd_id343_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ireg-7330hd_id343_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1034" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ireg-7350shd_id344_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ireg-7350shd_id344_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1035" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ireg-7570shd_id345_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ireg-7570shd_id345_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1036" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/registrator_4000_HD__.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/registrator_4000_HD__.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1037" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ione-2500_id1415_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ione-2500_id1415_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ione-2500" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpn-d500-multimediinii-navigacionnii-centr_id1314_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpn-d500-multimediinii-navigacionnii-centr_id1314_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpn-d500-multimediinii-navigacionnii-centr-1314" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mld-150_id354_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mld-150_id354_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1204" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpv-110_id1366_14.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpv-110_id1366_14.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/PROLOGY-MPV-110" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-retro-one_id363_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-retro-one_id363_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-retro-one" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-100_id364_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-100_id364_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1249" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ireg-black_id1302_20.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ireg-black_id1302_20.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1302" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ireg-quad-hd_id376_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ireg-quad-hd_id376_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1268" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-120_id377_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-120_id377_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1269" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-140_id378_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-140_id378_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1270" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-150-fm-sd-usb-resiver_id1271_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-150-fm-sd-usb-resiver_id1271_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1271" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-200_id380_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-200_id380_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1272" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpn-450_id1316_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpn-450_id1316_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpn-450" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-130_id384_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-130_id384_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1276" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpv-400_id1317_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpv-400_id1317_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpv-400-1317" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-dvu-800-multimediinii-centr_id1278_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-dvu-800-multimediinii-centr_id1278_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1278" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-dvu-750-multimediinii-centr_id1279_9.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-dvu-750-multimediinii-centr_id1279_9.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1279" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpc-50-multimediinii-navigacionnii-centr_id1280_14.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpc-50-multimediinii-navigacionnii-centr_id1280_14.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1280" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-dnu-2660-multimediinii-navigacionnii-centr_id1285_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-dnu-2660-multimediinii-navigacionnii-centr_id1285_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1285" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mdn-2775-multimediinii-navigacionnii-centr_id1286_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mdn-2775-multimediinii-navigacionnii-centr_id1286_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1286" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpa-700_id1308_27.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpa-700_id1308_27.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpa-700-multimediinii-navigacionnii-centr-1308" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ireg-micro_id351_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ireg-micro_id351_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1172" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpn-d510-multimediinii-navigacionnii-centr_id1315_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpn-d510-multimediinii-navigacionnii-centr_id1315_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpn-d510-multimediinii-navigacionnii-centr-1315" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-iscan-3050_id348_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-iscan-3050_id348_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1130" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-iscan-3060_id347_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-iscan-3060_id347_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1129" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-dnu-2650-multimediinii-navigacionnii-centr_id1277_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-dnu-2650-multimediinii-navigacionnii-centr_id1277_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1277" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ireg-micro-lite-videoregistrator_id1284_7.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ireg-micro-lite-videoregistrator_id1284_7.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1284" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mdd-716_id1327_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mdd-716_id1327_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/mdd-716" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ione-900_id366_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ione-900_id366_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1258" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ione-1100_id382_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ione-1100_id382_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1274" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-smp-300_id1457_18.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-smp-300_id1457_18.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-smp-300" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpc-55_id1407_8.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpc-55_id1407_8.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpc-55-81" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpv-100_id1385_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpv-100_id1385_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpv-100" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpn-350_id1391_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpn-350_id1391_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpn-350" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpn-520_id1392_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpn-520_id1392_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpn-520" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpc-70_id1393_10.png" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpc-70_id1393_10.png" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpc-70-android" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/prology-ione-2000_id1414_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/thumbs/t_prology-ione-2000_id1414_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ione-2000" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpc-120-dsp_id1413_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpc-120-dsp_id1413_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpc-120-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpc-110-dsp_id1412_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpc-110-dsp_id1412_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpc-110-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-vx-750_id1364_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-vx-750_id1364_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-vx-750" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ione-3000_id1418_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ione-3000_id1418_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ione-3000" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ione-3500_id1419_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ione-3500_id1419_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ione-3500" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpc-90_id1429_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpc-90_id1429_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpc-90" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpc-75_id1438_4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpc-75_id1438_4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpc-75" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-vx-d350_id1439_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-vx-d350_id1439_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-vx-d350" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rfc-200_id1442_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rfc-200_id1442_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rfc-200" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpc-140-dsp_id1471_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpc-140-dsp_id1471_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpc-140-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpv-310_id1367_12.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpv-310_id1367_12.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpv-310" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-210_id1383_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-210_id1383_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-210" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpv-120_id1386_13.webp" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpv-120_id1386_13.webp" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpv-120" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-230_id1411_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-230_id1411_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-230" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmd-300_id1410_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmd-300_id1410_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmd-300-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-240_id1420_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-240_id1420_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-240" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmd-310_id1421_15.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmd-310_id1421_15.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmd-310-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-gt-110_id1437_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-gt-110_id1437_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-gt-110" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-175_id1432_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-175_id1432_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-175" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-165_id1431_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-165_id1431_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-165" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-185_id1433_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-185_id1433_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-185" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmd-350_id1435_7.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmd-350_id1435_7.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmd-350-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpv-320_id1436_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpv-320_id1436_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpv-320" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpr-110_id1626_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpr-110_id1626_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpr-110" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpr-100_id1468_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpr-100_id1468_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpr-100" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-235_id1469_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-235_id1469_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-235" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cdp-80-kraken_id1472_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cdp-80-kraken_id1472_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cdp-8-0-kraken" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cda-81-kraken_id1473_2.png" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cda-81-kraken_id1473_2.png" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cda-8-1-kraken" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmd-320_id1482_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmd-320_id1482_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmd-320-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmd-330_id1483_7.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmd-330_id1483_7.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmd-330-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-250_id1484_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-250_id1484_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-250" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-260_id1485_4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-260_id1485_4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-260" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cdp-81-kraken_id1486_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cdp-81-kraken_id1486_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cdp-8-1-kraken" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mg-110_id1624_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mg-110_id1624_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mg-110" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-gt-120_id1489_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-gt-120_id1489_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-gt-120" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-gt-130_id1490_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-gt-130_id1490_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-gt-130" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-gt-140_id1491_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-gt-140_id1491_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-gt-140" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-gt-150_id1492_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-gt-150_id1492_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-gt-150" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-gt-160_id1493_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-gt-160_id1493_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-gt-160" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-gt-200_id1494_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-gt-200_id1494_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-gt-200" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpa-220-dsp_id1497_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpa-220-dsp_id1497_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpa-220-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpa-230-dsp_id1498_10_69ca7eff95261.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpa-230-dsp_id1498_10_69ca7eff95261.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpa-230-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpa-235-dsp_id1499_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpa-235-dsp_id1499_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpa-235-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpa-260-dsp_id1500_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpa-260-dsp_id1500_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpa-260-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpa-270-dsp_id1501_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpa-270-dsp_id1501_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpa-270-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpa-275-dsp_id1502_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpa-275-dsp_id1502_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpa-275-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpa-300-dsp_id1503_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpa-300-dsp_id1503_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpa-300-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpa-320-dsp_id1504_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpa-320-dsp_id1504_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpa-320-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-prm-100_id1505_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-prm-100_id1505_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-prm-100" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmd-340_id1508_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmd-340_id1508_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmd-340" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-270_id1509_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-270_id1509_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-270" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cdp-83-kraken_id1510_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cdp-83-kraken_id1510_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cdp-8-3-kraken" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-190_id1555_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-190_id1555_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-190" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-400_id1556_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-400_id1556_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-400" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-410_id1557_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-410_id1557_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-410" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-420_id1558_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-420_id1558_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-420" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-430_id1559_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-430_id1559_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-430" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-440_id1560_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-440_id1560_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-440" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-prm-120_id1561_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-prm-120_id1561_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-prm-120" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-sl-300_id1585_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-sl-300_id1585_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-sl-300" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpv-370_id1587_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpv-370_id1587_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpv-370" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-q-100_id1625_9_69ca72ccd2792.png" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-q-100_id1625_9_69ca72ccd2792.png" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-q-100" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/new-item_id1590_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/thumbs/t_new-item_id1590_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmd-400" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/prology-mpa-370-dsp_id1605_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/thumbs/t_prology-mpa-370-dsp_id1605_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpa-370-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-gtr-200_id1611_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-gtr-200_id1611_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-gtr-200" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpa-380-dsp_id1612_10.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpa-380-dsp_id1612_10.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpa-380-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpv-390_id1613_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpv-390_id1613_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpv-390" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cdp-88-kraken_id1614_19.png" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cdp-88-kraken_id1614_19.png" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cdp-8-8-kraken" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmd-410_id1629_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmd-410_id1629_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmd-410" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-q-110_id1631_10_69cce05a8f856.png" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-q-110_id1631_10_69cce05a8f856.png" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-q-110" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/nakleika-prology_id1615_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_nakleika-prology_id1615_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-merch-6964" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/kruzhka-s-pokritiem-soft-touch-brendirovannaya-prology_id1616_4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_kruzhka-s-pokritiem-soft-touch-brendirovannaya-prology_id1616_4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-merch-6743" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/kruzhka-s-pokritiem-soft-touch-brendirovannaya-prology_id1617_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_kruzhka-s-pokritiem-soft-touch-brendirovannaya-prology_id1617_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-merch-6744" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/ruchka-soft-touch-brendirovannaya-prology_id1618_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_ruchka-soft-touch-brendirovannaya-prology_id1618_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-merch-6826" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/bloknot-brendirovannii-prology_id1619_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_bloknot-brendirovannii-prology_id1619_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-merch-6796" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/paket-brendirovannii-prology_id1620_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_paket-brendirovannii-prology_id1620_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-merch-6876" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/nabor-stikerov-prology_id1621_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_nabor-stikerov-prology_id1621_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-merch-7095" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/paket-brendirovannii-prology_id1622_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_paket-brendirovannii-prology_id1622_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-merch-3286" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rx-8-kraken_id1567_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rx-8-kraken_id1567_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rx-8-kraken" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rx-10-kraken_id1568_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rx-10-kraken_id1568_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rx-10-kraken" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rx-12-kraken_id1569_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rx-12-kraken_id1569_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rx-12-kraken" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ps-8-poseidon_id1570_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ps-8-poseidon_id1570_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ps-8-poseidon" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ps-10-poseidon_id1571_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ps-10-poseidon_id1571_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ps-10-poseidon" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ps-12-poseidon_id1572_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ps-12-poseidon_id1572_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ps-12-poseidon" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-kraken-bass-box-8_id1573_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-kraken-bass-box-8_id1573_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-kraken-bass-box-8" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-kraken-bass-box-10_id1574_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-kraken-bass-box-10_id1574_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-kraken-bass-box-10" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rx-4100-kraken_id1584_7.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rx-4100-kraken_id1584_7.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-kraken-rx-4-100" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/new-item_id1588_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/thumbs/t_new-item_id1588_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-hq-4-100" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-m-280_id1596_8.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-m-280_id1596_8.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-m-2-80" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-m-2100_id1597_8.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-m-2100_id1597_8.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-m-2-100" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rx-4120d-kraken_id1598_9.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rx-4120d-kraken_id1598_9.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-kraken-rx-4120d" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-d-11000_id1623_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-d-11000_id1623_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-d-1-1000" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ra-100-kraken_id1174_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ra-100-kraken_id1174_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1174" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ra-120-antenna_id1287_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ra-120-antenna_id1287_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1287" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ra-121_id1575_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ra-121_id1575_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ra-121" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-iso-connectors-male-6_id1440_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-iso-connectors-male-6_id1440_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-iso-connectors-male" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ra-110_id1576_3.png" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ra-110_id1576_3.png" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ra-110" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rvc-210_id1447_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rvc-210_id1447_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rvc-210" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rvc-220_id1448_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rvc-220_id1448_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rvc-220" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-microphone-15m_id1487_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-microphone-15m_id1487_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-microphone-15m" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-microphone-30m_id1488_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-microphone-30m_id1488_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-microphone-30m" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/pult-du-prology-mpv-100-120-310_id1627_2.png" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_pult-du-prology-mpv-100-120-310_id1627_2.png" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/remote-control-for-prology-mpv-100-120-310" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/new-item_id1583_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/thumbs/t_new-item_id1583_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/remote-control-for-prology" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-avm-500-ahd_id1586_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-avm-500-ahd_id1586_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-avm-500-ahd" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/prology-iso-connectors-male-rf-4_id1589_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/thumbs/t_prology-iso-connectors-male-rf-4_id1589_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-iso-connectors-male-rf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rvc-100_id1450_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rvc-100_id1450_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rvc-100-ahd" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rvc-130_id1322_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rvc-130_id1322_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rvc-130-ahd" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rvc-110_id1320_9.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rvc-110_id1320_9.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rvc-110-ahd" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rvc-190_id1446_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rvc-190_id1446_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rvc-190-ahd" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rvc-200_id1416_10.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rvc-200_id1416_10.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rvc-200-ahd" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/pult-du-prology-mpc-70-75-90-100-120_id1628_2.webp" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_pult-du-prology-mpc-70-75-90-100-120_id1628_2.webp" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/remote-control-for-prology-mpc-70-75-90-100-120" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/stoika-pod-akustiku-brendirovannaya-kraken-by-prology_id1514_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_stoika-pod-akustiku-brendirovannaya-kraken-by-prology_id1514_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-acoustics-stands-4937" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/new-item_id1512_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/thumbs/t_new-item_id1512_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rx-692" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cx-130_id1474_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cx-130_id1474_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cx-130" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cx-165_id1475_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cx-165_id1475_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cx-165" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cx-65cs_id1476_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cx-65cs_id1476_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cx-65-cs" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-px-165_id1478_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-px-165_id1478_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-px-165" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-px-65cs_id1479_11.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-px-65cs_id1479_11.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-px-65-cs" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rx-165-kraken_id1480_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rx-165-kraken_id1480_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rx-165" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rx-65cs-kraken_id1481_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rx-65cs-kraken_id1481_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rx-65-cs" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ps-165_id1562_7.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ps-165_id1562_7.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ps-165" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ps-6_id1563_8.png" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ps-6_id1563_8.png" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ps-6" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cx-693_id1564_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cx-693_id1564_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cx-693" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-px-692_id1565_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-px-692_id1565_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-px-692" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rx-25s-kraken_id1566_7.png" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rx-25s-kraken_id1566_7.png" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rx-25s" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rx-25t-kraken_id1599_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rx-25t-kraken_id1599_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rx-25t" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rx-28t-kraken_id1600_10.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rx-28t-kraken_id1600_10.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rx-28t" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ps-25t-poseidon_id1601_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ps-25t-poseidon_id1601_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ps-25t-poseidon" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ps-25b-poseidon_id1602_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ps-25b-poseidon_id1602_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ps-25b-poseidon" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-spl-165-kraken_id1603_10.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-spl-165-kraken_id1603_10.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-kraken-spl-165" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-spl-200-kraken_id1604_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-spl-200-kraken_id1604_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-spl-200-kraken" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-sl-130_id1606_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-sl-130_id1606_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-sl-130" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-sl-165_id1607_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-sl-165_id1607_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-sl-165" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-sl-692_id1608_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-sl-692_id1608_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-sl-692" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-sl-65-cs_id1609_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-sl-65-cs_id1609_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-sl-65-cs" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-sl-52-cs_id1610_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-sl-52-cs_id1610_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-sl-52-cs" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cx-100_id1630_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cx-100_id1630_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cx-100" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ireg-7050shd-gps_id8_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ireg-7050shd-gps_id8_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/10" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Copy-iReg_5150_GPS_Kamera.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Copy-iReg_5150_GPS_Kamera.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/12" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_iReg-6250GPS_Rakurs_Lens_-_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_iReg-6250GPS_Rakurs_Lens_-_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/16" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/iReg-6550HD_GPS_rakurs_lens.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/iReg-6550HD_GPS_rakurs_lens.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/18" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpv-430_id1318_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpv-430_id1318_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpv-430-1318" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-iscan-5050_id324_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-iscan-5050_id324_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/450" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-dvd-350u-credit-card-remote-control_id237_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-dvd-350u-credit-card-remote-control_id237_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/237" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Copy-Prology_MPC-62AT_1000.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Copy-Prology_MPC-62AT_1000.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/264" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MPC-62AT_modify.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MPC-62AT_modify.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/265" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-2670TVR.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-2670TVR.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/266" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-2680TVR.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-2680TVR.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/267" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-1715TVR.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-1715TVR.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/268" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-1725TVR.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-1725TVR.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/269" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-1725T.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-1725T.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/270" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2680T_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2680T_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/271" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2670T_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2670T_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/272" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-1715T.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-1715T.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/273" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2745T_rakurs_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2745T_rakurs_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/274" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-270T_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-270T_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/275" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2740-New.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2740-New.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/276" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/side-small.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/side-small.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/277" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2660T.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2660T.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/278" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2640T-small.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2640T-small.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/279" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDD-724TS_front-4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDD-724TS_front-4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/280" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDD719TS_rakurst_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDD719TS_rakurst_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/281" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Copy-Copy-Prology_MDN-2145T-rakurs_copy.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Copy-Copy-Prology_MDN-2145T-rakurs_copy.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/282" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology-MDN-2135-rakurs_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology-MDN-2135-rakurs_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/283" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-270_otrisovka-final.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-270_otrisovka-final.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/284" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-290-final_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-290-final_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/287" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDD-740_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDD-740_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/288" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDD-745_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDD-745_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/289" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDD-70_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDD-70_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/290" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-260-rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-260-rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/291" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-dvs-1440_id292_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-dvs-1440_id292_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/292" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-1375T_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-1375T_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/293" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-240-final_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-240-final_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/294" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology-DVS-1365.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology-DVS-1365.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/295" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVR-1120_UNIT_PIC_Y_110517.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVR-1120_UNIT_PIC_Y_110517.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/296" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_DVD-2050U_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_DVD-2050U_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/297" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVD-2020U_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVD-2020U_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/298" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-1140.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-1140.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/299" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/03126c4d22c1a070bc1b4a1dd2a36724.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/03126c4d22c1a070bc1b4a1dd2a36724.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/300" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_CMD-230UR-2_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_CMD-230UR-2_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/301" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/7f44951b68dc32e40d4288eb428277e1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/7f44951b68dc32e40d4288eb428277e1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/302" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/f5b72a687daf98d7c196f714408a3e4d.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/f5b72a687daf98d7c196f714408a3e4d.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/303" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/e98e41d32bf3a3327658a323c6f3af07.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/e98e41d32bf3a3327658a323c6f3af07.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/304" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVU-1320_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVU-1320_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/305" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mct-410u_id306_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mct-410u_id306_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/306" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVU-1330-rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVU-1330-rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/307" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_CMD_190U_silkprint_end.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_CMD_190U_silkprint_end.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/308" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/CMD-185_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/CMD-185_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/309" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/CMD-160U_silkprint.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/CMD-160U_silkprint.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/310" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MCA-1080U_green_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MCA-1080U_green_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/311" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MCA-1060U_red_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MCA-1060U_red_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/312" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MCA-1015U_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MCA-1015U_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/313" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_CMD_170U_front_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_CMD_170U_front_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/314" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/373d145adba07c22c663c07c0c0e70fa.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/373d145adba07c22c663c07c0c0e70fa.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/315" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/small-MCH-375U.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/small-MCH-375U.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/316" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/6b4223b962a003fbe66e1ed561ef84c4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/6b4223b962a003fbe66e1ed561ef84c4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/317" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MCH-385U_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MCH-385U_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/318" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/53f155307ebb98a5f34911b43fc23daf.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/53f155307ebb98a5f34911b43fc23daf.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/319" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/CMU-620-1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/CMU-620-1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/320" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmu-520_id254_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmu-520_id254_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/321" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmu-500_id255_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmu-500_id255_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/322" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmu-306_id256_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmu-306_id256_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/323" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmu-301_id257_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmu-301_id257_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/324" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_CMU-307-rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_CMU-307-rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/325" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmu-303_id259_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmu-303_id259_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/326" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-dvs-265t_id262_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-dvs-265t_id262_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/331" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-2310_rakurs1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-2310_rakurs1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/388" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_DVU-710_rakurs1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_DVU-710_rakurs1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/389" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mdd-720_id266_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mdd-720_id266_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/390" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2770_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2770_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/391" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2772_rakurs1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2772_rakurs1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/392" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-2800_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-2800_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/393" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2820T_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2820T_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/394" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2820TVR_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2820TVR_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/395" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2900TVR_rakurs1_blue.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-2900TVR_rakurs1_blue.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/396" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Copy-Prology_DVU-1270_rakurs-02.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Copy-Prology_DVU-1270_rakurs-02.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/397" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-dnu-2630_id276_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-dnu-2630_id276_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/402" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-2300_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/DVS-2300_rakurs.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/403" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-dvu-600_id278_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-dvu-600_id278_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/404" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_DVU-700_rakurs.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_DVU-700_rakurs.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/446" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-1710T_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/MDN-1710T_1000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/447" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ione-1000_id322_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ione-1000_id322_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/448" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/iReg-7230SHD_lens_rakurs1_grey.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/iReg-7230SHD_lens_rakurs1_grey.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/453" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/iReg-7250SHD_lens_rakurs1_grey.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/iReg-7250SHD_lens_rakurs1_grey.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/454" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ireg-7270shd_id329_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ireg-7270shd_id329_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/455" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-1720_rakurs1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-1720_rakurs1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1031" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-1730T_rakurs1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/Prology_MDN-1730T_rakurs1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1032" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpc-65aw_id342_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpc-65aw_id342_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1033" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ireg-7330hd_id343_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ireg-7330hd_id343_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1034" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ireg-7350shd_id344_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ireg-7350shd_id344_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1035" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ireg-7570shd_id345_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ireg-7570shd_id345_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1036" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/registrator_4000_HD__.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/old/registrator_4000_HD__.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1037" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ione-2500_id1415_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ione-2500_id1415_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ione-2500" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpn-d500-multimediinii-navigacionnii-centr_id1314_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpn-d500-multimediinii-navigacionnii-centr_id1314_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpn-d500-multimediinii-navigacionnii-centr-1314" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mld-150_id354_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mld-150_id354_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1204" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpv-110_id1366_14.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpv-110_id1366_14.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/PROLOGY-MPV-110" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-retro-one_id363_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-retro-one_id363_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-retro-one" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-100_id364_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-100_id364_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1249" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ireg-black_id1302_20.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ireg-black_id1302_20.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1302" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ireg-quad-hd_id376_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ireg-quad-hd_id376_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1268" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-120_id377_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-120_id377_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1269" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-140_id378_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-140_id378_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1270" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-150-fm-sd-usb-resiver_id1271_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-150-fm-sd-usb-resiver_id1271_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1271" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-200_id380_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-200_id380_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1272" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpn-450_id1316_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpn-450_id1316_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpn-450" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-130_id384_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-130_id384_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1276" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpv-400_id1317_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpv-400_id1317_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpv-400-1317" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-dvu-800-multimediinii-centr_id1278_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-dvu-800-multimediinii-centr_id1278_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1278" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-dvu-750-multimediinii-centr_id1279_9.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-dvu-750-multimediinii-centr_id1279_9.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1279" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpc-50-multimediinii-navigacionnii-centr_id1280_14.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpc-50-multimediinii-navigacionnii-centr_id1280_14.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1280" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-dnu-2660-multimediinii-navigacionnii-centr_id1285_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-dnu-2660-multimediinii-navigacionnii-centr_id1285_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1285" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mdn-2775-multimediinii-navigacionnii-centr_id1286_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mdn-2775-multimediinii-navigacionnii-centr_id1286_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1286" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpa-700_id1308_27.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpa-700_id1308_27.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpa-700-multimediinii-navigacionnii-centr-1308" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ireg-micro_id351_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ireg-micro_id351_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1172" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpn-d510-multimediinii-navigacionnii-centr_id1315_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpn-d510-multimediinii-navigacionnii-centr_id1315_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpn-d510-multimediinii-navigacionnii-centr-1315" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-iscan-3050_id348_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-iscan-3050_id348_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1130" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-iscan-3060_id347_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-iscan-3060_id347_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1129" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-dnu-2650-multimediinii-navigacionnii-centr_id1277_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-dnu-2650-multimediinii-navigacionnii-centr_id1277_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1277" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ireg-micro-lite-videoregistrator_id1284_7.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ireg-micro-lite-videoregistrator_id1284_7.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1284" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mdd-716_id1327_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mdd-716_id1327_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/mdd-716" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ione-900_id366_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ione-900_id366_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1258" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ione-1100_id382_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ione-1100_id382_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/1274" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-smp-300_id1457_18.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-smp-300_id1457_18.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-smp-300" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpc-55_id1407_8.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpc-55_id1407_8.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpc-55-81" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpv-100_id1385_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpv-100_id1385_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpv-100" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpn-350_id1391_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpn-350_id1391_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpn-350" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpn-520_id1392_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpn-520_id1392_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpn-520" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpc-70_id1393_10.png" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpc-70_id1393_10.png" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpc-70-android" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/prology-ione-2000_id1414_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/thumbs/t_prology-ione-2000_id1414_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ione-2000" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpc-120-dsp_id1413_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpc-120-dsp_id1413_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpc-120-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpc-110-dsp_id1412_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpc-110-dsp_id1412_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpc-110-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-vx-750_id1364_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-vx-750_id1364_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-vx-750" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ione-3000_id1418_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ione-3000_id1418_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ione-3000" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ione-3500_id1419_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ione-3500_id1419_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ione-3500" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpc-90_id1429_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpc-90_id1429_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpc-90" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpc-75_id1438_4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpc-75_id1438_4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpc-75" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-vx-d350_id1439_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-vx-d350_id1439_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-vx-d350" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rfc-200_id1442_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rfc-200_id1442_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rfc-200" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpc-140-dsp_id1471_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpc-140-dsp_id1471_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpc-140-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpv-310_id1367_12.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpv-310_id1367_12.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpv-310" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-210_id1383_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-210_id1383_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-210" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpv-120_id1386_13.webp" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpv-120_id1386_13.webp" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpv-120" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-230_id1411_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-230_id1411_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-230" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmd-300_id1410_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmd-300_id1410_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmd-300-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-240_id1420_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-240_id1420_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-240" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmd-310_id1421_15.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmd-310_id1421_15.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmd-310-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-gt-110_id1437_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-gt-110_id1437_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-gt-110" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-175_id1432_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-175_id1432_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-175" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-165_id1431_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-165_id1431_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-165" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-185_id1433_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-185_id1433_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-185" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmd-350_id1435_7.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmd-350_id1435_7.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmd-350-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpv-320_id1436_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpv-320_id1436_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpv-320" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpr-110_id1626_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpr-110_id1626_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpr-110" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpr-100_id1468_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpr-100_id1468_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpr-100" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-235_id1469_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-235_id1469_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-235" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cdp-80-kraken_id1472_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cdp-80-kraken_id1472_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cdp-8-0-kraken" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cda-81-kraken_id1473_2.png" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cda-81-kraken_id1473_2.png" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cda-8-1-kraken" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmd-320_id1482_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmd-320_id1482_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmd-320-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmd-330_id1483_7.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmd-330_id1483_7.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmd-330-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-250_id1484_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-250_id1484_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-250" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-260_id1485_4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-260_id1485_4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-260" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cdp-81-kraken_id1486_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cdp-81-kraken_id1486_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cdp-8-1-kraken" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mg-110_id1624_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mg-110_id1624_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mg-110" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-gt-120_id1489_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-gt-120_id1489_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-gt-120" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-gt-130_id1490_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-gt-130_id1490_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-gt-130" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-gt-140_id1491_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-gt-140_id1491_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-gt-140" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-gt-150_id1492_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-gt-150_id1492_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-gt-150" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-gt-160_id1493_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-gt-160_id1493_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-gt-160" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-gt-200_id1494_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-gt-200_id1494_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-gt-200" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpa-220-dsp_id1497_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpa-220-dsp_id1497_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpa-220-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpa-230-dsp_id1498_10_69ca7eff95261.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpa-230-dsp_id1498_10_69ca7eff95261.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpa-230-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpa-235-dsp_id1499_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpa-235-dsp_id1499_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpa-235-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpa-260-dsp_id1500_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpa-260-dsp_id1500_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpa-260-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpa-270-dsp_id1501_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpa-270-dsp_id1501_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpa-270-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpa-275-dsp_id1502_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpa-275-dsp_id1502_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpa-275-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpa-300-dsp_id1503_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpa-300-dsp_id1503_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpa-300-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpa-320-dsp_id1504_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpa-320-dsp_id1504_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpa-320-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-prm-100_id1505_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-prm-100_id1505_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-prm-100" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmd-340_id1508_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmd-340_id1508_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmd-340" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-270_id1509_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-270_id1509_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-270" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cdp-83-kraken_id1510_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cdp-83-kraken_id1510_1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cdp-8-3-kraken" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-190_id1555_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-190_id1555_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-190" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-400_id1556_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-400_id1556_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-400" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-410_id1557_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-410_id1557_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-410" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-420_id1558_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-420_id1558_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-420" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-430_id1559_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-430_id1559_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-430" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmx-440_id1560_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmx-440_id1560_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmx-440" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-prm-120_id1561_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-prm-120_id1561_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-prm-120" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-sl-300_id1585_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-sl-300_id1585_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-sl-300" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpv-370_id1587_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpv-370_id1587_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpv-370" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-q-100_id1625_9_69ca72ccd2792.png" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-q-100_id1625_9_69ca72ccd2792.png" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-q-100" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/new-item_id1590_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/thumbs/t_new-item_id1590_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmd-400" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/prology-mpa-370-dsp_id1605_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/thumbs/t_prology-mpa-370-dsp_id1605_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpa-370-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-gtr-200_id1611_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-gtr-200_id1611_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-gtr-200" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpa-380-dsp_id1612_10.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpa-380-dsp_id1612_10.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpa-380-dsp" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-mpv-390_id1613_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-mpv-390_id1613_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-mpv-390" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cdp-88-kraken_id1614_19.png" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cdp-88-kraken_id1614_19.png" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cdp-8-8-kraken" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-cmd-410_id1629_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-cmd-410_id1629_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-cmd-410" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-q-110_id1631_10_69cce05a8f856.png" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-q-110_id1631_10_69cce05a8f856.png" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-q-110" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/2/prology-prm-120-poseidon-1632_id1632_12_6a43c200f3bae.png" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/2/thumbs/t_prology-prm-120-poseidon-1632_id1632_12_6a43c200f3bae.png" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-prm-120-ps10" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/2/prm-120-poseidon-ps12_id1633_12_6a43c495183bc.png" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/2/thumbs/t_prm-120-poseidon-ps12_id1633_12_6a43c495183bc.png" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-prm-120-ps-12" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/nakleika-prology_id1615_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_nakleika-prology_id1615_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-merch-6964" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/kruzhka-s-pokritiem-soft-touch-brendirovannaya-prology_id1616_4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_kruzhka-s-pokritiem-soft-touch-brendirovannaya-prology_id1616_4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-merch-6743" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/kruzhka-s-pokritiem-soft-touch-brendirovannaya-prology_id1617_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_kruzhka-s-pokritiem-soft-touch-brendirovannaya-prology_id1617_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-merch-6744" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/ruchka-soft-touch-brendirovannaya-prology_id1618_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_ruchka-soft-touch-brendirovannaya-prology_id1618_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-merch-6826" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/bloknot-brendirovannii-prology_id1619_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_bloknot-brendirovannii-prology_id1619_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-merch-6796" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/paket-brendirovannii-prology_id1620_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_paket-brendirovannii-prology_id1620_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-merch-6876" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/nabor-stikerov-prology_id1621_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_nabor-stikerov-prology_id1621_2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-merch-7095" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/paket-brendirovannii-prology_id1622_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_paket-brendirovannii-prology_id1622_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-merch-3286" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rx-8-kraken_id1567_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rx-8-kraken_id1567_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rx-8-kraken" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rx-10-kraken_id1568_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rx-10-kraken_id1568_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rx-10-kraken" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rx-12-kraken_id1569_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rx-12-kraken_id1569_3.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-rx-12-kraken" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ps-8-poseidon_id1570_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ps-8-poseidon_id1570_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ps-8-poseidon" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ps-10-poseidon_id1571_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ps-10-poseidon_id1571_4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ps-10-poseidon" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-ps-12-poseidon_id1572_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-ps-12-poseidon_id1572_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-ps-12-poseidon" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-kraken-bass-box-8_id1573_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-kraken-bass-box-8_id1573_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-kraken-bass-box-8" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-kraken-bass-box-10_id1574_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-kraken-bass-box-10_id1574_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-kraken-bass-box-10" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rx-4100-kraken_id1584_7.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rx-4100-kraken_id1584_7.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-kraken-rx-4-100" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/new-item_id1588_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/0/thumbs/t_new-item_id1588_5.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-hq-4-100" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-m-280_id1596_8.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-m-280_id1596_8.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-m-2-80" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-m-2100_id1597_8.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-m-2100_id1597_8.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-m-2-100" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-rx-4120d-kraken_id1598_9.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-rx-4120d-kraken_id1598_9.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-kraken-rx-4120d" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/prology-d-11000_id1623_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/images/products/prology/0/thumbs/t_prology-d-11000_id1623_6.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prology.ru/catalog/prology-d-1-1000" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G280"/>
+  <dimension ref="A1:G282"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A274" sqref="A274:G274"/>
+      <selection pane="bottomLeft" activeCell="A276" sqref="A276:G276"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="19" customWidth="true" style="0"/>
     <col min="5" max="5" width="26" customWidth="true" style="0"/>
     <col min="6" max="6" width="19" customWidth="true" style="0"/>
     <col min="7" max="7" width="27" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>2</v>
       </c>
@@ -7149,51 +7164,51 @@
       </c>
       <c r="D213" s="4">
         <v>6990</v>
       </c>
       <c r="E213" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F213" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G213" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214" s="3" t="s">
         <v>476</v>
       </c>
       <c r="B214" s="3" t="s">
         <v>443</v>
       </c>
       <c r="C214" s="3" t="s">
         <v>477</v>
       </c>
       <c r="D214" s="4">
-        <v>4890</v>
+        <v>5590</v>
       </c>
       <c r="E214" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F214" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G214" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" s="3" t="s">
         <v>478</v>
       </c>
       <c r="B215" s="3" t="s">
         <v>443</v>
       </c>
       <c r="C215" s="3" t="s">
         <v>479</v>
       </c>
       <c r="D215" s="4">
         <v>5590</v>
       </c>
       <c r="E215" s="5" t="s">
@@ -7540,51 +7555,51 @@
       </c>
       <c r="D230" s="4">
         <v>24490</v>
       </c>
       <c r="E230" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F230" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G230" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" s="3" t="s">
         <v>512</v>
       </c>
       <c r="B231" s="3" t="s">
         <v>502</v>
       </c>
       <c r="C231" s="3" t="s">
         <v>513</v>
       </c>
       <c r="D231" s="4">
-        <v>28190</v>
+        <v>23990</v>
       </c>
       <c r="E231" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F231" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G231" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232" s="3" t="s">
         <v>514</v>
       </c>
       <c r="B232" s="3" t="s">
         <v>502</v>
       </c>
       <c r="C232" s="3" t="s">
         <v>515</v>
       </c>
       <c r="D232" s="4">
         <v>25990</v>
       </c>
       <c r="E232" s="5" t="s">
@@ -8040,663 +8055,709 @@
       </c>
       <c r="B252" s="3" t="s">
         <v>129</v>
       </c>
       <c r="C252" s="3" t="s">
         <v>561</v>
       </c>
       <c r="D252" s="4">
         <v>10990</v>
       </c>
       <c r="E252" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F252" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G252" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253" s="3" t="s">
         <v>562</v>
       </c>
       <c r="B253" s="3" t="s">
+        <v>471</v>
+      </c>
+      <c r="C253" s="3" t="s">
         <v>563</v>
-      </c>
-[...1 lines deleted...]
-        <v>564</v>
       </c>
       <c r="D253" s="4">
         <v>12490</v>
       </c>
       <c r="E253" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F253" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G253" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="254" spans="1:7">
       <c r="A254" s="3" t="s">
+        <v>564</v>
+      </c>
+      <c r="B254" s="3" t="s">
         <v>565</v>
       </c>
-      <c r="B254" s="3" t="s">
+      <c r="C254" s="3" t="s">
         <v>566</v>
-      </c>
-[...1 lines deleted...]
-        <v>567</v>
       </c>
       <c r="D254" s="4">
         <v>7990</v>
       </c>
       <c r="E254" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F254" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G254" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="A255" s="3" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="B255" s="3" t="s">
         <v>549</v>
       </c>
       <c r="C255" s="3" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
       <c r="D255" s="4">
         <v>15990</v>
       </c>
       <c r="E255" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F255" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G255" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="256" spans="1:7">
-      <c r="A256" s="6" t="s">
+      <c r="A256" s="3" t="s">
+        <v>569</v>
+      </c>
+      <c r="B256" s="3" t="s">
         <v>570</v>
       </c>
-      <c r="B256" s="7"/>
-[...4 lines deleted...]
-      <c r="G256" s="7"/>
+      <c r="C256" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="D256" s="4">
+        <v>12490</v>
+      </c>
+      <c r="E256" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="F256" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="G256" s="5" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="257" spans="1:7">
       <c r="A257" s="3" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="B257" s="3" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="C257" s="3" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="D257" s="4">
-        <v>100</v>
+        <v>12490</v>
       </c>
       <c r="E257" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F257" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G257" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="258" spans="1:7">
-      <c r="A258" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B258" s="3" t="s">
+      <c r="A258" s="6" t="s">
         <v>575</v>
       </c>
-      <c r="C258" s="3" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B258" s="7"/>
+      <c r="C258" s="7"/>
+      <c r="D258" s="7"/>
+      <c r="E258" s="7"/>
+      <c r="F258" s="7"/>
+      <c r="G258" s="7"/>
     </row>
     <row r="259" spans="1:7">
       <c r="A259" s="3" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="B259" s="3" t="s">
         <v>577</v>
       </c>
       <c r="C259" s="3" t="s">
         <v>578</v>
       </c>
       <c r="D259" s="4">
-        <v>850</v>
+        <v>100</v>
       </c>
       <c r="E259" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F259" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G259" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="260" spans="1:7">
       <c r="A260" s="3" t="s">
         <v>579</v>
       </c>
       <c r="B260" s="3" t="s">
         <v>580</v>
       </c>
       <c r="C260" s="3" t="s">
         <v>581</v>
       </c>
       <c r="D260" s="4">
-        <v>140</v>
+        <v>850</v>
       </c>
       <c r="E260" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F260" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G260" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="261" spans="1:7">
       <c r="A261" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="B261" s="3" t="s">
         <v>582</v>
       </c>
-      <c r="B261" s="3" t="s">
+      <c r="C261" s="3" t="s">
         <v>583</v>
       </c>
-      <c r="C261" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D261" s="4">
-        <v>90</v>
+        <v>850</v>
       </c>
       <c r="E261" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F261" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G261" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="262" spans="1:7">
       <c r="A262" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="B262" s="3" t="s">
         <v>585</v>
       </c>
-      <c r="B262" s="3" t="s">
+      <c r="C262" s="3" t="s">
         <v>586</v>
       </c>
-      <c r="C262" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D262" s="4">
-        <v>50</v>
+        <v>140</v>
       </c>
       <c r="E262" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F262" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G262" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="263" spans="1:7">
       <c r="A263" s="3" t="s">
+        <v>587</v>
+      </c>
+      <c r="B263" s="3" t="s">
         <v>588</v>
       </c>
-      <c r="B263" s="3" t="s">
+      <c r="C263" s="3" t="s">
         <v>589</v>
       </c>
-      <c r="C263" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D263" s="4">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="E263" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F263" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G263" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="264" spans="1:7">
       <c r="A264" s="3" t="s">
-        <v>585</v>
+        <v>590</v>
       </c>
       <c r="B264" s="3" t="s">
         <v>591</v>
       </c>
       <c r="C264" s="3" t="s">
         <v>592</v>
       </c>
       <c r="D264" s="4">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="E264" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F264" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G264" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="265" spans="1:7">
-      <c r="A265" s="6" t="s">
+      <c r="A265" s="3" t="s">
         <v>593</v>
       </c>
-      <c r="B265" s="7"/>
-[...4 lines deleted...]
-      <c r="G265" s="7"/>
+      <c r="B265" s="3" t="s">
+        <v>594</v>
+      </c>
+      <c r="C265" s="3" t="s">
+        <v>595</v>
+      </c>
+      <c r="D265" s="4">
+        <v>70</v>
+      </c>
+      <c r="E265" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="F265" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="G265" s="5" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="266" spans="1:7">
       <c r="A266" s="3" t="s">
-        <v>594</v>
+        <v>590</v>
       </c>
       <c r="B266" s="3" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="C266" s="3" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="D266" s="4">
-        <v>3400</v>
+        <v>10</v>
       </c>
       <c r="E266" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F266" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G266" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="267" spans="1:7">
-      <c r="A267" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B267" s="3" t="s">
+      <c r="A267" s="6" t="s">
         <v>598</v>
       </c>
-      <c r="C267" s="3" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B267" s="7"/>
+      <c r="C267" s="7"/>
+      <c r="D267" s="7"/>
+      <c r="E267" s="7"/>
+      <c r="F267" s="7"/>
+      <c r="G267" s="7"/>
     </row>
     <row r="268" spans="1:7">
       <c r="A268" s="3" t="s">
+        <v>599</v>
+      </c>
+      <c r="B268" s="3" t="s">
         <v>600</v>
       </c>
-      <c r="B268" s="3" t="s">
+      <c r="C268" s="3" t="s">
         <v>601</v>
       </c>
-      <c r="C268" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D268" s="4">
-        <v>4990</v>
+        <v>3400</v>
       </c>
       <c r="E268" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F268" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G268" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="A269" s="3" t="s">
+        <v>602</v>
+      </c>
+      <c r="B269" s="3" t="s">
         <v>603</v>
-      </c>
-[...1 lines deleted...]
-        <v>595</v>
       </c>
       <c r="C269" s="3" t="s">
         <v>604</v>
       </c>
       <c r="D269" s="4">
-        <v>3500</v>
+        <v>4650</v>
       </c>
       <c r="E269" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F269" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G269" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="A270" s="3" t="s">
         <v>605</v>
       </c>
       <c r="B270" s="3" t="s">
-        <v>598</v>
+        <v>606</v>
       </c>
       <c r="C270" s="3" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="D270" s="4">
-        <v>4790</v>
+        <v>4990</v>
       </c>
       <c r="E270" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F270" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G270" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="A271" s="3" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="B271" s="3" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
       <c r="C271" s="3" t="s">
         <v>609</v>
       </c>
       <c r="D271" s="4">
-        <v>5390</v>
+        <v>3500</v>
       </c>
       <c r="E271" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F271" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G271" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="A272" s="3" t="s">
         <v>610</v>
       </c>
       <c r="B272" s="3" t="s">
+        <v>603</v>
+      </c>
+      <c r="C272" s="3" t="s">
         <v>611</v>
       </c>
-      <c r="C272" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D272" s="4">
-        <v>11990</v>
+        <v>4790</v>
       </c>
       <c r="E272" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F272" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G272" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="A273" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="B273" s="3" t="s">
         <v>613</v>
-      </c>
-[...1 lines deleted...]
-        <v>611</v>
       </c>
       <c r="C273" s="3" t="s">
         <v>614</v>
       </c>
       <c r="D273" s="4">
-        <v>12590</v>
+        <v>5390</v>
       </c>
       <c r="E273" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F273" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G273" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="274" spans="1:7">
-      <c r="A274" s="6" t="s">
+      <c r="A274" s="3" t="s">
         <v>615</v>
       </c>
-      <c r="B274" s="7"/>
-[...4 lines deleted...]
-      <c r="G274" s="7"/>
+      <c r="B274" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="C274" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="D274" s="4">
+        <v>11990</v>
+      </c>
+      <c r="E274" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="F274" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="G274" s="5" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="275" spans="1:7">
       <c r="A275" s="3" t="s">
+        <v>618</v>
+      </c>
+      <c r="B275" s="3" t="s">
         <v>616</v>
       </c>
-      <c r="B275" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C275" s="3" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="D275" s="4">
-        <v>10990</v>
+        <v>12590</v>
       </c>
       <c r="E275" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F275" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G275" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="276" spans="1:7">
-      <c r="A276" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B276" s="3" t="s">
+      <c r="A276" s="6" t="s">
         <v>620</v>
       </c>
-      <c r="C276" s="3" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B276" s="7"/>
+      <c r="C276" s="7"/>
+      <c r="D276" s="7"/>
+      <c r="E276" s="7"/>
+      <c r="F276" s="7"/>
+      <c r="G276" s="7"/>
     </row>
     <row r="277" spans="1:7">
       <c r="A277" s="3" t="s">
+        <v>621</v>
+      </c>
+      <c r="B277" s="3" t="s">
         <v>622</v>
       </c>
-      <c r="B277" s="3" t="s">
+      <c r="C277" s="3" t="s">
         <v>623</v>
       </c>
-      <c r="C277" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D277" s="4">
-        <v>4990</v>
+        <v>10990</v>
       </c>
       <c r="E277" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F277" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G277" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="A278" s="3" t="s">
+        <v>624</v>
+      </c>
+      <c r="B278" s="3" t="s">
         <v>625</v>
-      </c>
-[...1 lines deleted...]
-        <v>623</v>
       </c>
       <c r="C278" s="3" t="s">
         <v>626</v>
       </c>
       <c r="D278" s="4">
-        <v>5990</v>
+        <v>11990</v>
       </c>
       <c r="E278" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F278" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G278" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="A279" s="3" t="s">
         <v>627</v>
       </c>
       <c r="B279" s="3" t="s">
         <v>628</v>
       </c>
       <c r="C279" s="3" t="s">
         <v>629</v>
       </c>
       <c r="D279" s="4">
-        <v>11990</v>
+        <v>4990</v>
       </c>
       <c r="E279" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F279" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G279" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280" s="3" t="s">
         <v>630</v>
       </c>
       <c r="B280" s="3" t="s">
+        <v>628</v>
+      </c>
+      <c r="C280" s="3" t="s">
         <v>631</v>
       </c>
-      <c r="C280" s="3" t="s">
+      <c r="D280" s="4">
+        <v>5990</v>
+      </c>
+      <c r="E280" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="F280" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="G280" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="281" spans="1:7">
+      <c r="A281" s="3" t="s">
         <v>632</v>
       </c>
-      <c r="D280" s="4">
+      <c r="B281" s="3" t="s">
+        <v>633</v>
+      </c>
+      <c r="C281" s="3" t="s">
+        <v>634</v>
+      </c>
+      <c r="D281" s="4">
+        <v>11990</v>
+      </c>
+      <c r="E281" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="F281" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="G281" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="282" spans="1:7">
+      <c r="A282" s="3" t="s">
+        <v>635</v>
+      </c>
+      <c r="B282" s="3" t="s">
+        <v>636</v>
+      </c>
+      <c r="C282" s="3" t="s">
+        <v>637</v>
+      </c>
+      <c r="D282" s="4">
         <v>11590</v>
       </c>
-      <c r="E280" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G280" s="5" t="s">
+      <c r="E282" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="F282" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="G282" s="5" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A4:G280"/>
+  <autoFilter ref="A4:G282"/>
   <mergeCells>
     <mergeCell ref="A5:G5"/>
     <mergeCell ref="A25:G25"/>
     <mergeCell ref="A52:G52"/>
     <mergeCell ref="A195:G195"/>
-    <mergeCell ref="A256:G256"/>
-[...1 lines deleted...]
-    <mergeCell ref="A274:G274"/>
+    <mergeCell ref="A258:G258"/>
+    <mergeCell ref="A267:G267"/>
+    <mergeCell ref="A276:G276"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E7" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F7" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="E8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_9"/>
     <hyperlink ref="E9" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_12"/>
     <hyperlink ref="E10" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_15"/>
     <hyperlink ref="E11" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_18"/>
     <hyperlink ref="E12" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_21"/>
     <hyperlink ref="E13" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_23"/>
@@ -9396,116 +9457,122 @@
     <hyperlink ref="G247" r:id="rId_hyperlink_717"/>
     <hyperlink ref="E248" r:id="rId_hyperlink_718"/>
     <hyperlink ref="F248" r:id="rId_hyperlink_719"/>
     <hyperlink ref="G248" r:id="rId_hyperlink_720"/>
     <hyperlink ref="E249" r:id="rId_hyperlink_721"/>
     <hyperlink ref="F249" r:id="rId_hyperlink_722"/>
     <hyperlink ref="G249" r:id="rId_hyperlink_723"/>
     <hyperlink ref="E250" r:id="rId_hyperlink_724"/>
     <hyperlink ref="F250" r:id="rId_hyperlink_725"/>
     <hyperlink ref="G250" r:id="rId_hyperlink_726"/>
     <hyperlink ref="E251" r:id="rId_hyperlink_727"/>
     <hyperlink ref="F251" r:id="rId_hyperlink_728"/>
     <hyperlink ref="G251" r:id="rId_hyperlink_729"/>
     <hyperlink ref="E252" r:id="rId_hyperlink_730"/>
     <hyperlink ref="F252" r:id="rId_hyperlink_731"/>
     <hyperlink ref="G252" r:id="rId_hyperlink_732"/>
     <hyperlink ref="E253" r:id="rId_hyperlink_733"/>
     <hyperlink ref="F253" r:id="rId_hyperlink_734"/>
     <hyperlink ref="G253" r:id="rId_hyperlink_735"/>
     <hyperlink ref="E254" r:id="rId_hyperlink_736"/>
     <hyperlink ref="F254" r:id="rId_hyperlink_737"/>
     <hyperlink ref="G254" r:id="rId_hyperlink_738"/>
     <hyperlink ref="E255" r:id="rId_hyperlink_739"/>
     <hyperlink ref="F255" r:id="rId_hyperlink_740"/>
     <hyperlink ref="G255" r:id="rId_hyperlink_741"/>
-    <hyperlink ref="E257" r:id="rId_hyperlink_742"/>
-[...4 lines deleted...]
-    <hyperlink ref="G258" r:id="rId_hyperlink_747"/>
+    <hyperlink ref="E256" r:id="rId_hyperlink_742"/>
+    <hyperlink ref="F256" r:id="rId_hyperlink_743"/>
+    <hyperlink ref="G256" r:id="rId_hyperlink_744"/>
+    <hyperlink ref="E257" r:id="rId_hyperlink_745"/>
+    <hyperlink ref="F257" r:id="rId_hyperlink_746"/>
+    <hyperlink ref="G257" r:id="rId_hyperlink_747"/>
     <hyperlink ref="E259" r:id="rId_hyperlink_748"/>
     <hyperlink ref="F259" r:id="rId_hyperlink_749"/>
     <hyperlink ref="G259" r:id="rId_hyperlink_750"/>
     <hyperlink ref="E260" r:id="rId_hyperlink_751"/>
     <hyperlink ref="F260" r:id="rId_hyperlink_752"/>
     <hyperlink ref="G260" r:id="rId_hyperlink_753"/>
     <hyperlink ref="E261" r:id="rId_hyperlink_754"/>
     <hyperlink ref="F261" r:id="rId_hyperlink_755"/>
     <hyperlink ref="G261" r:id="rId_hyperlink_756"/>
     <hyperlink ref="E262" r:id="rId_hyperlink_757"/>
     <hyperlink ref="F262" r:id="rId_hyperlink_758"/>
     <hyperlink ref="G262" r:id="rId_hyperlink_759"/>
     <hyperlink ref="E263" r:id="rId_hyperlink_760"/>
     <hyperlink ref="F263" r:id="rId_hyperlink_761"/>
     <hyperlink ref="G263" r:id="rId_hyperlink_762"/>
     <hyperlink ref="E264" r:id="rId_hyperlink_763"/>
     <hyperlink ref="F264" r:id="rId_hyperlink_764"/>
     <hyperlink ref="G264" r:id="rId_hyperlink_765"/>
-    <hyperlink ref="E266" r:id="rId_hyperlink_766"/>
-[...4 lines deleted...]
-    <hyperlink ref="G267" r:id="rId_hyperlink_771"/>
+    <hyperlink ref="E265" r:id="rId_hyperlink_766"/>
+    <hyperlink ref="F265" r:id="rId_hyperlink_767"/>
+    <hyperlink ref="G265" r:id="rId_hyperlink_768"/>
+    <hyperlink ref="E266" r:id="rId_hyperlink_769"/>
+    <hyperlink ref="F266" r:id="rId_hyperlink_770"/>
+    <hyperlink ref="G266" r:id="rId_hyperlink_771"/>
     <hyperlink ref="E268" r:id="rId_hyperlink_772"/>
     <hyperlink ref="F268" r:id="rId_hyperlink_773"/>
     <hyperlink ref="G268" r:id="rId_hyperlink_774"/>
     <hyperlink ref="E269" r:id="rId_hyperlink_775"/>
     <hyperlink ref="F269" r:id="rId_hyperlink_776"/>
     <hyperlink ref="G269" r:id="rId_hyperlink_777"/>
     <hyperlink ref="E270" r:id="rId_hyperlink_778"/>
     <hyperlink ref="F270" r:id="rId_hyperlink_779"/>
     <hyperlink ref="G270" r:id="rId_hyperlink_780"/>
     <hyperlink ref="E271" r:id="rId_hyperlink_781"/>
     <hyperlink ref="F271" r:id="rId_hyperlink_782"/>
     <hyperlink ref="G271" r:id="rId_hyperlink_783"/>
     <hyperlink ref="E272" r:id="rId_hyperlink_784"/>
     <hyperlink ref="F272" r:id="rId_hyperlink_785"/>
     <hyperlink ref="G272" r:id="rId_hyperlink_786"/>
     <hyperlink ref="E273" r:id="rId_hyperlink_787"/>
     <hyperlink ref="F273" r:id="rId_hyperlink_788"/>
     <hyperlink ref="G273" r:id="rId_hyperlink_789"/>
-    <hyperlink ref="E275" r:id="rId_hyperlink_790"/>
-[...4 lines deleted...]
-    <hyperlink ref="G276" r:id="rId_hyperlink_795"/>
+    <hyperlink ref="E274" r:id="rId_hyperlink_790"/>
+    <hyperlink ref="F274" r:id="rId_hyperlink_791"/>
+    <hyperlink ref="G274" r:id="rId_hyperlink_792"/>
+    <hyperlink ref="E275" r:id="rId_hyperlink_793"/>
+    <hyperlink ref="F275" r:id="rId_hyperlink_794"/>
+    <hyperlink ref="G275" r:id="rId_hyperlink_795"/>
     <hyperlink ref="E277" r:id="rId_hyperlink_796"/>
     <hyperlink ref="F277" r:id="rId_hyperlink_797"/>
     <hyperlink ref="G277" r:id="rId_hyperlink_798"/>
     <hyperlink ref="E278" r:id="rId_hyperlink_799"/>
     <hyperlink ref="F278" r:id="rId_hyperlink_800"/>
     <hyperlink ref="G278" r:id="rId_hyperlink_801"/>
     <hyperlink ref="E279" r:id="rId_hyperlink_802"/>
     <hyperlink ref="F279" r:id="rId_hyperlink_803"/>
     <hyperlink ref="G279" r:id="rId_hyperlink_804"/>
     <hyperlink ref="E280" r:id="rId_hyperlink_805"/>
     <hyperlink ref="F280" r:id="rId_hyperlink_806"/>
     <hyperlink ref="G280" r:id="rId_hyperlink_807"/>
+    <hyperlink ref="E281" r:id="rId_hyperlink_808"/>
+    <hyperlink ref="F281" r:id="rId_hyperlink_809"/>
+    <hyperlink ref="G281" r:id="rId_hyperlink_810"/>
+    <hyperlink ref="E282" r:id="rId_hyperlink_811"/>
+    <hyperlink ref="F282" r:id="rId_hyperlink_812"/>
+    <hyperlink ref="G282" r:id="rId_hyperlink_813"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
@@ -9514,32 +9581,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Price</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>FriendlyCMS by Lazutin Igor Andreevich</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>www.prology.ru catalog price 13.06.2026 05:14</dc:title>
+  <dc:title>www.prology.ru catalog price 28.07.2026 06:21</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>