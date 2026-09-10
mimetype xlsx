--- v2 (2026-07-28)
+++ v3 (2026-09-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Price" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Price'!$A$4:$G$282</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="638">
   <si>
-    <t>Прайс-лист на 28.07.2026 06:21</t>
+    <t>Прайс-лист на 10.09.2026 23:45</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
   <si>
     <t>Миниатюра</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Аксессуары</t>
   </si>
@@ -2416,74 +2416,74 @@
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="4">
-        <v>1760</v>
+        <v>1699</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="4">
-        <v>1350</v>
+        <v>1420</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="4">
         <v>890</v>
       </c>
       <c r="E8" s="5" t="s">
@@ -2887,51 +2887,51 @@
       </c>
       <c r="D26" s="4">
         <v>15000</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>62</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>63</v>
       </c>
       <c r="D27" s="4">
-        <v>4290</v>
+        <v>3799</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>62</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>65</v>
       </c>
       <c r="D28" s="4">
         <v>1390</v>
       </c>
       <c r="E28" s="5" t="s">
@@ -3025,74 +3025,74 @@
       </c>
       <c r="D32" s="4">
         <v>3590</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="3" t="s">
         <v>75</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>62</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>76</v>
       </c>
       <c r="D33" s="4">
-        <v>2990</v>
+        <v>2750</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="3" t="s">
         <v>77</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>69</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>78</v>
       </c>
       <c r="D34" s="4">
-        <v>4490</v>
+        <v>4265</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="3" t="s">
         <v>79</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>62</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>80</v>
       </c>
       <c r="D35" s="4">
         <v>5290</v>
       </c>
       <c r="E35" s="5" t="s">
@@ -3163,97 +3163,97 @@
       </c>
       <c r="D38" s="4">
         <v>3490</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="3" t="s">
         <v>88</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>89</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>90</v>
       </c>
       <c r="D39" s="4">
-        <v>1490</v>
+        <v>1250</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="3" t="s">
         <v>91</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>89</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>92</v>
       </c>
       <c r="D40" s="4">
-        <v>1690</v>
+        <v>1399</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="3" t="s">
         <v>93</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>89</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>94</v>
       </c>
       <c r="D41" s="4">
-        <v>3590</v>
+        <v>3299</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="3" t="s">
         <v>95</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>89</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>96</v>
       </c>
       <c r="D42" s="4">
         <v>3490</v>
       </c>
       <c r="E42" s="5" t="s">
@@ -3278,74 +3278,74 @@
       </c>
       <c r="D43" s="4">
         <v>2490</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="3" t="s">
         <v>99</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>100</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>101</v>
       </c>
       <c r="D44" s="4">
-        <v>2790</v>
+        <v>2199</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="3" t="s">
         <v>102</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>103</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D45" s="4">
-        <v>1795</v>
+        <v>1499</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="3" t="s">
         <v>105</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>62</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>106</v>
       </c>
       <c r="D46" s="4">
         <v>2290</v>
       </c>
       <c r="E46" s="5" t="s">
@@ -8061,51 +8061,51 @@
       </c>
       <c r="D252" s="4">
         <v>10990</v>
       </c>
       <c r="E252" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F252" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G252" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253" s="3" t="s">
         <v>562</v>
       </c>
       <c r="B253" s="3" t="s">
         <v>471</v>
       </c>
       <c r="C253" s="3" t="s">
         <v>563</v>
       </c>
       <c r="D253" s="4">
-        <v>12490</v>
+        <v>11199</v>
       </c>
       <c r="E253" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F253" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G253" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="254" spans="1:7">
       <c r="A254" s="3" t="s">
         <v>564</v>
       </c>
       <c r="B254" s="3" t="s">
         <v>565</v>
       </c>
       <c r="C254" s="3" t="s">
         <v>566</v>
       </c>
       <c r="D254" s="4">
         <v>7990</v>
       </c>
       <c r="E254" s="5" t="s">
@@ -8405,74 +8405,74 @@
       </c>
       <c r="D268" s="4">
         <v>3400</v>
       </c>
       <c r="E268" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F268" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G268" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="A269" s="3" t="s">
         <v>602</v>
       </c>
       <c r="B269" s="3" t="s">
         <v>603</v>
       </c>
       <c r="C269" s="3" t="s">
         <v>604</v>
       </c>
       <c r="D269" s="4">
-        <v>4650</v>
+        <v>4199</v>
       </c>
       <c r="E269" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F269" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G269" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="A270" s="3" t="s">
         <v>605</v>
       </c>
       <c r="B270" s="3" t="s">
         <v>606</v>
       </c>
       <c r="C270" s="3" t="s">
         <v>607</v>
       </c>
       <c r="D270" s="4">
-        <v>4990</v>
+        <v>4399</v>
       </c>
       <c r="E270" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F270" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G270" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="A271" s="3" t="s">
         <v>608</v>
       </c>
       <c r="B271" s="3" t="s">
         <v>600</v>
       </c>
       <c r="C271" s="3" t="s">
         <v>609</v>
       </c>
       <c r="D271" s="4">
         <v>3500</v>
       </c>
       <c r="E271" s="5" t="s">
@@ -8520,51 +8520,51 @@
       </c>
       <c r="D273" s="4">
         <v>5390</v>
       </c>
       <c r="E273" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F273" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G273" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="274" spans="1:7">
       <c r="A274" s="3" t="s">
         <v>615</v>
       </c>
       <c r="B274" s="3" t="s">
         <v>616</v>
       </c>
       <c r="C274" s="3" t="s">
         <v>617</v>
       </c>
       <c r="D274" s="4">
-        <v>11990</v>
+        <v>11199</v>
       </c>
       <c r="E274" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F274" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G274" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="275" spans="1:7">
       <c r="A275" s="3" t="s">
         <v>618</v>
       </c>
       <c r="B275" s="3" t="s">
         <v>616</v>
       </c>
       <c r="C275" s="3" t="s">
         <v>619</v>
       </c>
       <c r="D275" s="4">
         <v>12590</v>
       </c>
       <c r="E275" s="5" t="s">
@@ -8577,51 +8577,51 @@
         <v>12</v>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="A276" s="6" t="s">
         <v>620</v>
       </c>
       <c r="B276" s="7"/>
       <c r="C276" s="7"/>
       <c r="D276" s="7"/>
       <c r="E276" s="7"/>
       <c r="F276" s="7"/>
       <c r="G276" s="7"/>
     </row>
     <row r="277" spans="1:7">
       <c r="A277" s="3" t="s">
         <v>621</v>
       </c>
       <c r="B277" s="3" t="s">
         <v>622</v>
       </c>
       <c r="C277" s="3" t="s">
         <v>623</v>
       </c>
       <c r="D277" s="4">
-        <v>10990</v>
+        <v>8999</v>
       </c>
       <c r="E277" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F277" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G277" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="A278" s="3" t="s">
         <v>624</v>
       </c>
       <c r="B278" s="3" t="s">
         <v>625</v>
       </c>
       <c r="C278" s="3" t="s">
         <v>626</v>
       </c>
       <c r="D278" s="4">
         <v>11990</v>
       </c>
       <c r="E278" s="5" t="s">
@@ -8669,51 +8669,51 @@
       </c>
       <c r="D280" s="4">
         <v>5990</v>
       </c>
       <c r="E280" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F280" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G280" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281" s="3" t="s">
         <v>632</v>
       </c>
       <c r="B281" s="3" t="s">
         <v>633</v>
       </c>
       <c r="C281" s="3" t="s">
         <v>634</v>
       </c>
       <c r="D281" s="4">
-        <v>11990</v>
+        <v>9499</v>
       </c>
       <c r="E281" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F281" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G281" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="282" spans="1:7">
       <c r="A282" s="3" t="s">
         <v>635</v>
       </c>
       <c r="B282" s="3" t="s">
         <v>636</v>
       </c>
       <c r="C282" s="3" t="s">
         <v>637</v>
       </c>
       <c r="D282" s="4">
         <v>11590</v>
       </c>
       <c r="E282" s="5" t="s">
@@ -9581,32 +9581,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Price</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>FriendlyCMS by Lazutin Igor Andreevich</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>www.prology.ru catalog price 28.07.2026 06:21</dc:title>
+  <dc:title>www.prology.ru catalog price 10.09.2026 23:45</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>